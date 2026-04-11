--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1931,282 +1931,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction analysis of the homodimeric form alpha2 of the HU protein from Escherichia coli.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AP site structural determinants for Fpg specific recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Oberto</w:t>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zelwer</w:t>
+                <w:t xml:space="preserve">Jean-Louis Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hervouet-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martial Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (2), pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/27.2.608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127644v1</w:t>
+                <w:t xml:space="preserve">hal-02141144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AP site structural determinants for Fpg specific recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Crystallization and preliminary X-ray diffraction analysis of the homodimeric form alpha2 of the HU protein from Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zelwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 55 (Pt 11), pp.1952-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141144v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2488,51 +2488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet-Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079707.123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300783RR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma El Khamlichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon-Assadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1181255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Le Dantec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stuparevic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Remenaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.491290" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Honorine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid A. Rahmouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Mishima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bobezeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109014997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahroug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-007-9190-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNVKJJXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan &#381;unar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet-Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079707.123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202300783RR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma El Khamlichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Reverchon-Assadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24030537" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mosrin-Huaman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1181255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hervouet-Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Le Dantec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stuparevic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Remenaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.491290" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Honorine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid A. Rahmouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Mishima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bobezeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hervouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109014997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ober" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Va&#239; Le Bihan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angeles Izquierdo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.05.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahroug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Zelwer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-007-9190-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNVKJJXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leulliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hervouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oberto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pereira de J&#233;sus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouckson-Castaing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902001397" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM3FJTGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fourrey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boiteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/27.2.608" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zelwer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>