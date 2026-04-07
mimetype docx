--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -331,174 +331,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grandeur et décadence du royaume d’Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et images médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Arthur et son royaume, 21, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le Crépuscule de la chevalerie » : le cycle arthurien de Rutland Boughton (1878-1960) et l’épopée nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Le Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, VI (2), pp.101-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.1136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.1136⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04274289v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04447378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La demoiselle d’Escalot », présentation de thèse</w:t>
               </w:r>
@@ -717,165 +717,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce constant objet de désir : quelques façons de dire le sexe avec Lancelot du Lac, de la renaissance arthurienne à la révolution sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SÉMINaire CETM 2025-26 : la réception du sexe médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études des textes médiévaux (CETM), laboratoire CELLAM; Université Rennes 2, Sep 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Delerue et Boris Vian, une collaboration déterminante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Le Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au creux du souvenir… trois petites notes de musique. Hommage à Georges Delerue (1925-1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chloé Huvet; Jérôme Rossi, Apr 2025, Université d’Évry Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045968v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05414110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot lyrique au XXIe siècle</w:t>
               </w:r>
@@ -1200,441 +1200,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quête, requête, conquête de soi(e) : être une femme dans les réécritures arthuriennes de Boris Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « L’imaginaire du passé. Quête et conquêtes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Pluridisciplinaire de Recherches sur l'Imaginaire en Littérature - LaPRIL, Mar 2023, Université Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Serreau, Jo Tréhard et Boris Vian : vision et destins communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Jean Marie Serreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Etudes Théâtrales, Laboratoire International de Recherche sur l’Image et la Scénographie, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chercher l’image : ouvrir les manuscrits de La Mort du roi Arthur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Le Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Manuscrits littéraires et patrimoine poétique de la région d’Arras au Moyen-Âge »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle culturel Saint-Vaast; Bibliothèque Nationale de France - BNF, Jun 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences faites aux femmes : ce que nous apprennent la littérature prémoderne et sa réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Le Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée internationale de lutte contre les violences faites aux femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Mission Égalité : lutte contre les discriminations, les violences sexuelles et sexistes et le harcèlement, Nov 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la Dame de Beloé dans La Mort le Roi Artu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire « Violences de genre et pratiques de care au Moyen Âge : Sources, représentations et méthodes d’analyse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence universitaire de Suisse occidentale - CUSO; Université de Genève, Apr 2023, Université de Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiévalismes et orientalismes : le Lancelot de Victorin Joncières, sa création en 1900 et l’édition illustrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Le Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Médiévalismes et Orientalismes dans les ouvrages de vulgarisation : érudition et pédagogie dans les textes et les images au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Héritage &amp; Création dans le Texte et l'Image - HCTI; Université Bretagne Sud, Oct 2023, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938119v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04937063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Buer seroit nez li chevaliers qui de tel pucele porroit avoir le soulaz a sa volenté » : Gauvain et la demoiselle couchée</w:t>
               </w:r>
@@ -2600,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Lan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bhh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274281v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089715ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1136" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447378v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10047/medievalismes-et-orientalismes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesantiquitaires.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Lan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bhh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274281v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089715ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1136" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937074v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10047/medievalismes-et-orientalismes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesantiquitaires.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>