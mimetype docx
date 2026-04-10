--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -190,217 +190,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell penetrating peptides probed by nanopores</w:t>
+                <w:t xml:space="preserve">Model-guided design of bactericidal agents from viral fusion peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dejoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Oukhaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society annual symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Los Angeles, United States. </w:t>
+              <w:t xml:space="preserve">ChemBioParis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312263v1</w:t>
+                <w:t xml:space="preserve">hal-05312268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-guided design of bactericidal agents from viral fusion peptides</w:t>
+                <w:t xml:space="preserve">Cell penetrating peptides probed by nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastoriza-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Oukhaled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioParis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Biophysical Society annual symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Los Angeles, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312268v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un analogue de la ribavirine sur la réplication du virus de l’hépatite E in vitro</w:t>
               </w:r>
@@ -559,299 +559,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct palladium-catalyzed C–H arylation of bioactive triazolyl- C -nucleosides on a key position of the heterocyclic base</w:t>
+                <w:t xml:space="preserve">Introduction of Structural Diversity at the C2 Position of Unsaturated Iminosugars through Palladium‐Catalyzed Cross‐Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartosz Godlewski</w:t>
+                <w:t xml:space="preserve">Quentin Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bozinovic</w:t>
+                <w:t xml:space="preserve">Delphine Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Joachim</w:t>
+                <w:t xml:space="preserve">Mattéo Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Monasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzuka Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC04215A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349690v1</w:t>
+                <w:t xml:space="preserve">hal-05326462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Structural Diversity at the C2 Position of Unsaturated Iminosugars through Palladium‐Catalyzed Cross‐Coupling Reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Direct palladium-catalyzed C–H arylation of bioactive triazolyl- C -nucleosides on a key position of the heterocyclic base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bozinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzuka Yamamoto</w:t>
+                <w:t xml:space="preserve">Olivier Monasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (32), </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (85), pp.16584-16587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC04215A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05326462v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially fluorinated derivatives as a powerful tool for the restoration of blanched easel paintings</w:t>
               </w:r>
@@ -863,77 +863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207, pp.109375. </w:t>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Soter de Mariz E Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Schroeder Borges Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Obika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1082,295 +1082,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel partially perfluorinated C-glycosides and their application in blanching easel painting restoration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gallier</w:t>
+                <w:t xml:space="preserve">Camille Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Camaiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hindie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.019⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172828v1</w:t>
+                <w:t xml:space="preserve">hal-04272386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Agniel</w:t>
+                <w:t xml:space="preserve">Synthesis of novel partially perfluorinated C-glycosides and their application in blanching easel painting restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hindie</w:t>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Manciocchi</w:t>
+                <w:t xml:space="preserve">Mara Camaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.493-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272386v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in the chemistry and biology of 1,2,3‐triazolyl‐C‐nucleosides</w:t>
               </w:r>
@@ -1382,64 +1382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moreira Rodrigues Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1624,77 +1624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirao Cross-Coupling Reaction as an Efficient Tool to Build Non-natural C2-Phosphonylated Sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bellandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Camaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.927. </w:t>
@@ -1875,90 +1875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identiﬁcation and Characteristics of Fusion Peptides Derived From Enveloped Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M A Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ballet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,635 +2044,635 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (30), pp.18842-18848. </w:t>
+              <w:t xml:space="preserve">, 2020, 5, pp.18842 - 18848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.0c01996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036887v1</w:t>
+                <w:t xml:space="preserve">hal-03553249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antitumor activities investigation of a C-nucleoside analogue of ribavirin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of Mesoporous Organosilica and Proof-of-Concept Applications in Lysozyme Adsorption and Supported Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.112009⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (30), pp.18842-18848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364298v1</w:t>
+                <w:t xml:space="preserve">hal-03036887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Mesoporous Organosilica and Proof-of-Concept Applications in Lysozyme Adsorption and Supported Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+                <w:t xml:space="preserve">Synthesis and antitumor activities investigation of a C-nucleoside analogue of ribavirin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Tudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01996⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553249v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of membranotropic and fusogenic activity of two putative HCV fusion peptides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“CO” as a Carbon Bridge to Build Complex C2-Branched Glycosides Using a Palladium-Catalyzed Carbonylative Suzuki–Miyaura Reaction from 2-Iodoglycals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
+                <w:t xml:space="preserve">Morgane de Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettore Novellino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1861 (1), pp.50-61. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.3328-3339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920493v1</w:t>
+                <w:t xml:space="preserve">hal-03821214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“CO” as a Carbon Bridge to Build Complex C2-Branched Glycosides Using a Palladium-Catalyzed Carbonylative Suzuki–Miyaura Reaction from 2-Iodoglycals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies of membranotropic and fusogenic activity of two putative HCV fusion peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane de Robichon</w:t>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bordessa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ettore Novellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (6), pp.3328-3339. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1861 (1), pp.50-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821214v1</w:t>
+                <w:t xml:space="preserve">hal-01920493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the potential of a new ribavirin analog impairing the dissemination of ovarian cancer cells</w:t>
               </w:r>
@@ -2831,51 +2831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to complex C2-branched glycoconjugates via palladium-catalyzed aminocarbonylation reaction of 2-iodoglycals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3579,51 +3579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) SBA-15: A reusable catalyst for azide–alkyne cycloaddition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Jlalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling technologies applied to glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,77 +4013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the functionalization of unprotected carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Soter de Mariz E Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C44254E0"/>
+    <w:nsid w:val="6158198D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4616,51 +4616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-lubin-germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12438496X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Lubin-Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/e-docs/xixes_journees_francophones_de_virologie_309428/article.phtml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Godlewski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bozinovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04215A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Schroeder Borges Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1401510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Rodrigues Do Nascimento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202300580" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ouarti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.105723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-3305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vespignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Balzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bellandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ballet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.689006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tudela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.112009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.10.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Robichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ait Youcef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02278" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00323" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Testa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scrima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M D&#8217;ursi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin L Dirain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501027w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Jlalia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Lyubenov Danalev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.586384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lubin-Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672844-00044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-lubin-germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12438496X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Lubin-Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/e-docs/xixes_journees_francophones_de_virologie_309428/article.phtml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Godlewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bozinovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04215A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Schroeder Borges Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1401510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Rodrigues Do Nascimento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202300580" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ouarti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.105723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-3305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vespignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Balzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bellandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ballet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.689006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tudela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.112009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Robichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.10.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ait Youcef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02278" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00323" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Testa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scrima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M D&#8217;ursi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin L Dirain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501027w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Jlalia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Lyubenov Danalev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.586384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lubin-Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672844-00044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>