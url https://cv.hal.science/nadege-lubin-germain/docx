--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1082,944 +1082,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
+                <w:t xml:space="preserve">Developments in the chemistry and biology of 1,2,3‐triazolyl‐C‐nucleosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lozada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+                <w:t xml:space="preserve">Sarah Moreira Rodrigues Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Agniel</w:t>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hindie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Manciocchi</w:t>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 357 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ardp.202300580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272386v1</w:t>
+                <w:t xml:space="preserve">hal-05352938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of novel partially perfluorinated C-glycosides and their application in blanching easel painting restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Camaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62, pp.493-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in the chemistry and biology of 1,2,3‐triazolyl‐C‐nucleosides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Moreira Rodrigues Do Nascimento</w:t>
+                <w:t xml:space="preserve">Mathilde Hindie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Ferry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Uziel</w:t>
+                <w:t xml:space="preserve">Luca Manciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 357 (3), </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ardp.202300580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352938v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antiviral and antitumor activities investigations of a series of Ribavirin C-nucleoside analogue prodrugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identiﬁcation and Characteristics of Fusion Peptides Derived From Enveloped Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Ouarti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.105723⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.689006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.689006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627511v1</w:t>
+                <w:t xml:space="preserve">hal-03714204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirao Cross-Coupling Reaction as an Efficient Tool to Build Non-natural C2-Phosphonylated Sugars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monasson</w:t>
+                <w:t xml:space="preserve">Synthesis, antiviral and antitumor activities investigations of a series of Ribavirin C-nucleoside analogue prodrugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Malinowski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1709-3305⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.105723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.105723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630601v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Fluorinated Oligoamides for Use as Wood Protective Coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Vespignani</w:t>
+                <w:t xml:space="preserve">Hirao Cross-Coupling Reaction as an Efficient Tool to Build Non-natural C2-Phosphonylated Sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Balzano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maciej Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12070927⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1709-3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714187v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiﬁcation and Characteristics of Fusion Peptides Derived From Enveloped Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lozada</w:t>
+                <w:t xml:space="preserve">Low Fluorinated Oligoamides for Use as Wood Protective Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vespignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+                <w:t xml:space="preserve">Maria Grazia Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ballet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Bellandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Camaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.689006. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.689006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings12070927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714204v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of Mesoporous Organosilica and Proof-of-Concept Applications in Lysozyme Adsorption and Supported Catalysis</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2273,90 +2273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antitumor activities investigation of a C-nucleoside analogue of ribavirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Tudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2401,546 +2401,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“CO” as a Carbon Bridge to Build Complex C2-Branched Glycosides Using a Palladium-Catalyzed Carbonylative Suzuki–Miyaura Reaction from 2-Iodoglycals</w:t>
+                <w:t xml:space="preserve">Photochemical Origin of the Darkening of Copper Acetate and Resinate Pigments in Historical Paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane de Robichon</w:t>
+                <w:t xml:space="preserve">Marion Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03248⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (19), pp.13115-13128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821214v1</w:t>
+                <w:t xml:space="preserve">hal-03773633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of membranotropic and fusogenic activity of two putative HCV fusion peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“CO” as a Carbon Bridge to Build Complex C2-Branched Glycosides Using a Palladium-Catalyzed Carbonylative Suzuki–Miyaura Reaction from 2-Iodoglycals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.3328-3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920493v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of a new ribavirin analog impairing the dissemination of ovarian cancer cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Laurent-Issartel</w:t>
+                <w:t xml:space="preserve">Studies of membranotropic and fusogenic activity of two putative HCV fusion peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Giffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Cosson</w:t>
+                <w:t xml:space="preserve">Ettore Novellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225860⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1861 (1), pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02429497v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Origin of the Darkening of Copper Acetate and Resinate Pigments in Historical Paintings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the potential of a new ribavirin analog impairing the dissemination of ovarian cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wambecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alter</w:t>
+                <w:t xml:space="preserve">Carine Laurent-Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Touati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+                <w:t xml:space="preserve">Florence Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
+                <w:t xml:space="preserve">Fanny Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (19), pp.13115-13128. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773633v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02429497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C -pyrimidyl nucleosides starting from alkynyl ribofuranosides</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ait Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ribavirin 2’-Me-C-nucleoside analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Faroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,533 +3188,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to complex C2-branched glycoconjugates via palladium-catalyzed aminocarbonylation reaction of 2-iodoglycals.</w:t>
+                <w:t xml:space="preserve">Functionalization of 2H 1,2,3-Triazole C-Nucleoside Template via N2 Selective Arylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Uziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Basilio-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24, pp.12459-12465. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b02278⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11, pp.4540-4549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980121v1</w:t>
+                <w:t xml:space="preserve">hal-02980120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of 2H 1,2,3-Triazole C-Nucleoside Template via N2 Selective Arylation</w:t>
+                <w:t xml:space="preserve">Access to complex C2-branched glycoconjugates via palladium-catalyzed aminocarbonylation reaction of 2-iodoglycals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11, pp.4540-4549. </w:t>
+              <w:t xml:space="preserve">, 2016, 24, pp.12459-12465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b02278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980120v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,4-Disubstituted-[1,2,3]triazolyl-Containing Analogues of MT-II: Design, Synthesis, Conformational Analysis, and Biological Activity</w:t>
+                <w:t xml:space="preserve">Copper(II) SBA-15: A reusable catalyst for azide–alkyne cycloaddition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Testa</w:t>
+                <w:t xml:space="preserve">Ibtissem Jlalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Scrima</w:t>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grimaldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marvin L Dirain</w:t>
+                <w:t xml:space="preserve">Jacques Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm501027w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104322v1</w:t>
+                <w:t xml:space="preserve">hal-03553460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) SBA-15: A reusable catalyst for azide–alkyne cycloaddition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,4-Disubstituted-[1,2,3]triazolyl-Containing Analogues of MT-II: Design, Synthesis, Conformational Analysis, and Biological Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Scrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Jlalia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Gallier</w:t>
+                <w:t xml:space="preserve">Manuela Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Uziel</w:t>
+                <w:t xml:space="preserve">Anna M D’ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Augé</w:t>
+                <w:t xml:space="preserve">Marvin L Dirain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 393, pp.56-61. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.9424 - 9434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm501027w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553460v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan Based Hybrid Organic-Inorganic Gels Comprising Carbohydrate Moiety</w:t>
               </w:r>
@@ -3752,51 +3752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186 (11), pp.2216-2225. </w:t>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling technologies applied to glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,64 +4000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the functionalization of unprotected carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6158198D"/>
+    <w:nsid w:val="BE2D3D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4616,51 +4616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-lubin-germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12438496X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Lubin-Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/e-docs/xixes_journees_francophones_de_virologie_309428/article.phtml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Godlewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bozinovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04215A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Schroeder Borges Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1401510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Rodrigues Do Nascimento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202300580" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ouarti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.105723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-3305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vespignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Balzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bellandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ballet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.689006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tudela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.112009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Robichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.10.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ait Youcef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02278" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00323" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Testa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scrima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M D&#8217;ursi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin L Dirain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501027w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Jlalia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Lyubenov Danalev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.586384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lubin-Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672844-00044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-lubin-germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12438496X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Lubin-Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/e-docs/xixes_journees_francophones_de_virologie_309428/article.phtml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Godlewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bozinovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04215A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Schroeder Borges Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1401510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Rodrigues Do Nascimento" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202300580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ballet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.689006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ouarti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.105723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malinowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-3305" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vespignani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Balzano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bellandi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070927" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tudela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.112009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Robichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.10.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225860" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ait Youcef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02278" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Jlalia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aug&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.06.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104322v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Testa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scrima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grimaldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M D&#8217;ursi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin L Dirain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501027w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Lyubenov Danalev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.586384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lubin-Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672844-00044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>