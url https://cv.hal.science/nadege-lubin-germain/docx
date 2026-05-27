--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1082,944 +1082,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in the chemistry and biology of 1,2,3‐triazolyl‐C‐nucleosides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of novel partially perfluorinated C-glycosides and their application in blanching easel painting restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Moreira Rodrigues Do Nascimento</w:t>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Ferry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Uziel</w:t>
+                <w:t xml:space="preserve">Mara Camaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ardp.202300580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.493-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352938v1</w:t>
+                <w:t xml:space="preserve">hal-04172828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel partially perfluorinated C-glycosides and their application in blanching easel painting restoration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Gallier</w:t>
+                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Camaiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+                <w:t xml:space="preserve">Rémy Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hindie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Manciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.019⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172828v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of constrained Trp analogs in RW9 modulates structure and partition in membrane models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developments in the chemistry and biology of 1,2,3‐triazolyl‐C‐nucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hindie</w:t>
+                <w:t xml:space="preserve">Sarah Moreira Rodrigues Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Manciocchi</w:t>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 139, pp.106731. </w:t>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 357 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2023.106731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ardp.202300580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272386v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiﬁcation and Characteristics of Fusion Peptides Derived From Enveloped Viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, antiviral and antitumor activities investigations of a series of Ribavirin C-nucleoside analogue prodrugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ballet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhakim Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.689006⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.105723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.105723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714204v1</w:t>
+                <w:t xml:space="preserve">hal-03627511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antiviral and antitumor activities investigations of a series of Ribavirin C-nucleoside analogue prodrugs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+                <w:t xml:space="preserve">Hirao Cross-Coupling Reaction as an Efficient Tool to Build Non-natural C2-Phosphonylated Sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lecouvey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maciej Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2022.105723⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1709-3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627511v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirao Cross-Coupling Reaction as an Efficient Tool to Build Non-natural C2-Phosphonylated Sugars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monasson</w:t>
+                <w:t xml:space="preserve">Low Fluorinated Oligoamides for Use as Wood Protective Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vespignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Malinowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+                <w:t xml:space="preserve">Maria Grazia Balzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bellandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Ferry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mara Camaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1709-3305⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12070927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630601v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Fluorinated Oligoamides for Use as Wood Protective Coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Vespignani</w:t>
+                <w:t xml:space="preserve">Identiﬁcation and Characteristics of Fusion Peptides Derived From Enveloped Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Balzano</w:t>
+                <w:t xml:space="preserve">Thomas M A Barlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Bellandi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.927. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.689006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings12070927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.689006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714187v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of Mesoporous Organosilica and Proof-of-Concept Applications in Lysozyme Adsorption and Supported Catalysis</w:t>
               </w:r>
@@ -2044,903 +2044,903 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5, pp.18842 - 18848. </w:t>
+              <w:t xml:space="preserve">, 2020, 5 (30), pp.18842-18848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.0c01996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553249v1</w:t>
+                <w:t xml:space="preserve">hal-03036887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Mesoporous Organosilica and Proof-of-Concept Applications in Lysozyme Adsorption and Supported Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
+                <w:t xml:space="preserve">Synthesis and antitumor activities investigation of a C-nucleoside analogue of ribavirin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Migianu-Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Tudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01996⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.112009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036887v1</w:t>
+                <w:t xml:space="preserve">hal-03364298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antitumor activities investigation of a C-nucleoside analogue of ribavirin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of Mesoporous Organosilica and Proof-of-Concept Applications in Lysozyme Adsorption and Supported Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.18842 - 18848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.112009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364298v1</w:t>
+                <w:t xml:space="preserve">hal-03553249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Origin of the Darkening of Copper Acetate and Resinate Pigments in Historical Paintings</w:t>
+                <w:t xml:space="preserve">“CO” as a Carbon Bridge to Build Complex C2-Branched Glycosides Using a Palladium-Catalyzed Carbonylative Suzuki–Miyaura Reaction from 2-Iodoglycals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Alter</w:t>
+                <w:t xml:space="preserve">Morgane de Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Binet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Touati</w:t>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.3328-3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773633v1</w:t>
+                <w:t xml:space="preserve">hal-03821214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“CO” as a Carbon Bridge to Build Complex C2-Branched Glycosides Using a Palladium-Catalyzed Carbonylative Suzuki–Miyaura Reaction from 2-Iodoglycals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studies of membranotropic and fusogenic activity of two putative HCV fusion peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Novellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b03248⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1861 (1), pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821214v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of membranotropic and fusogenic activity of two putative HCV fusion peptides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
+                <w:t xml:space="preserve">Evaluation of the potential of a new ribavirin analog impairing the dissemination of ovarian cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wambecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laurent-Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
+                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettore Novellino</w:t>
+                <w:t xml:space="preserve">Florence Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.10.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920493v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02429497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of a new ribavirin analog impairing the dissemination of ovarian cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemical Origin of the Darkening of Copper Acetate and Resinate Pigments in Historical Paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Laurent-Issartel</w:t>
+                <w:t xml:space="preserve">Marion Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Leroy-Dudal</w:t>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Giffard</w:t>
+                <w:t xml:space="preserve">Nadia Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cosson</w:t>
+                <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225860. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (19), pp.13115-13128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02429497v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C -pyrimidyl nucleosides starting from alkynyl ribofuranosides</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ait Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ribavirin 2’-Me-C-nucleoside analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Faroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,533 +3188,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of 2H 1,2,3-Triazole C-Nucleoside Template via N2 Selective Arylation</w:t>
+                <w:t xml:space="preserve">Access to complex C2-branched glycoconjugates via palladium-catalyzed aminocarbonylation reaction of 2-iodoglycals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bordessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11, pp.4540-4549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00323⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 24, pp.12459-12465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b02278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980120v1</w:t>
+                <w:t xml:space="preserve">hal-02980121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to complex C2-branched glycoconjugates via palladium-catalyzed aminocarbonylation reaction of 2-iodoglycals.</w:t>
+                <w:t xml:space="preserve">Functionalization of 2H 1,2,3-Triazole C-Nucleoside Template via N2 Selective Arylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Lubin-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Uziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Basilio-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24, pp.12459-12465. </w:t>
+              <w:t xml:space="preserve">, 2016, 11, pp.4540-4549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b02278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980121v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(II) SBA-15: A reusable catalyst for azide–alkyne cycloaddition</w:t>
+                <w:t xml:space="preserve">1,4-Disubstituted-[1,2,3]triazolyl-Containing Analogues of MT-II: Design, Synthesis, Conformational Analysis, and Biological Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Jlalia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Gallier</w:t>
+                <w:t xml:space="preserve">Chiara Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Uziel</w:t>
+                <w:t xml:space="preserve">Mario Scrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Augé</w:t>
+                <w:t xml:space="preserve">Manuela Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M D’ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin L Dirain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.9424 - 9434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm501027w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553460v1</w:t>
+                <w:t xml:space="preserve">hal-05104322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,4-Disubstituted-[1,2,3]triazolyl-Containing Analogues of MT-II: Design, Synthesis, Conformational Analysis, and Biological Activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper(II) SBA-15: A reusable catalyst for azide–alkyne cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grimaldi</w:t>
+                <w:t xml:space="preserve">Ibtissem Jlalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M D’ursi</w:t>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Uziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin L Dirain</w:t>
+                <w:t xml:space="preserve">Jacques Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.9424 - 9434. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm501027w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2014.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104322v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan Based Hybrid Organic-Inorganic Gels Comprising Carbohydrate Moiety</w:t>
               </w:r>
@@ -3752,51 +3752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186 (11), pp.2216-2225. </w:t>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling technologies applied to glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,64 +4000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the functionalization of unprotected carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE2D3D15"/>
+    <w:nsid w:val="CA56F671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4616,51 +4616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-lubin-germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12438496X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Lubin-Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/e-docs/xixes_journees_francophones_de_virologie_309428/article.phtml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Godlewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bozinovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04215A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Schroeder Borges Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1401510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Rodrigues Do Nascimento" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202300580" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ballet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.689006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ouarti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.105723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malinowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-3305" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vespignani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Balzano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bellandi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070927" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tudela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.112009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Robichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.10.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225860" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ait Youcef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00323" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02278" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Jlalia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aug&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.06.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104322v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Testa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scrima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grimaldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M D&#8217;ursi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin L Dirain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501027w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Lyubenov Danalev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.586384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lubin-Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672844-00044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-lubin-germain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0713-9286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12438496X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312268v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lubin-Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Lubin-Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Uziel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jle.com/fr/revues/vir/e-docs/xixes_journees_francophones_de_virologie_309428/article.phtml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0691" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Joachim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Di Pasquale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzuka Yamamoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Godlewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bozinovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC04215A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Eveno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Schroeder Borges Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Obika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1401510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Camaiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozada" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hindie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manciocchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2023.106731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Rodrigues Do Nascimento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.202300580" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ouarti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Migianu-Griffoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2022.105723" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malinowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-3305" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vespignani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Balzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bellandi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12070927" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M A Barlow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ballet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.689006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Osta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Partouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Tudela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.112009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Robichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordessa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b03248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Novellino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.10.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent-Issartel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Leroy-Dudal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ait Youcef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b02278" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Basilio-Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00323" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Testa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scrima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grimaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M D&#8217;ursi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin L Dirain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501027w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Jlalia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Lyubenov Danalev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.586384" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lubin-Germain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soter de Mariz E Miranda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837672844-00044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00239" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>