--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -503,200 +503,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le visible et l’invisible révélés par le dessin animé. L’élaboration technique de l’acier dans les films industriels français (1930-1983)</w:t>
+                <w:t xml:space="preserve">Le Musée de l’Histoire du fer et Image’Est : quelles ressources pédagogiques au service du public scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Lassère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Supplément Dossier 455 (en ligne)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518344v1</w:t>
+                <w:t xml:space="preserve">hal-03518359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Musée de l’Histoire du fer et Image’Est : quelles ressources pédagogiques au service du public scolaire ?</w:t>
+                <w:t xml:space="preserve">Le visible et l’invisible révélés par le dessin animé. L’élaboration technique de l’acier dans les films industriels français (1930-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mariotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans la rue, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.1614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518359v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes des mineurs et sidérurgistes maghrébins dans les représentations filmiques industrielles de 1930 à 1962</w:t>
               </w:r>
@@ -2378,164 +2378,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions pédagogiques du CNDP et de la Cinémathèque centrale de l’enseignement public sur la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Cinémathèque du centenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mariotti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, http://centenaire.org/fr/tresors-darchives/fonds-publics/autres-etablissements/les-productions-pedagogiques-du-cndp-et-de-la</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01127662v1</w:t>
+                <w:t xml:space="preserve">hal-01127663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinémathèque du centenaire</w:t>
+                <w:t xml:space="preserve">Les productions pédagogiques du CNDP et de la Cinémathèque centrale de l’enseignement public sur la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mariotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, http://centenaire.org/fr/tresors-darchives/fonds-publics/autres-etablissements/les-productions-pedagogiques-du-cndp-et-de-la</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Bonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01127663v1</w:t>
+                <w:t xml:space="preserve">hal-01127662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mener une expérience en atelier d’analyse de pratiques professionnelles : tester un outil de formation.</w:t>
               </w:r>
@@ -2855,51 +2855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336728v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4u" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka de Pr&#233;val" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1614" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lass&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.0954-6839.063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053857ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Paquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdunet.com/histoire-et-actualites/3295-les-images-de-la-grande-guerre-a-lepreuve-du-temps-sous-la-direction-de-nadege-mariotti-et-marie-france-paquin-9782312030890.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ronsin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Bonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03237873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336728v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mariotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;le Rot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4u" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka de Pr&#233;val" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knittel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lass&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14324/111.0954-6839.063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053857ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.709.0290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Paquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdunet.com/histoire-et-actualites/3295-les-images-de-la-grande-guerre-a-lepreuve-du-temps-sous-la-direction-de-nadege-mariotti-et-marie-france-paquin-9782312030890.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ronsin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Bonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03237873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>