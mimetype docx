--- v0 (2026-03-27)
+++ v1 (2026-05-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -753,180 +753,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statut du déchet de chantier et droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03347389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Première consécration jurisprudentielle de la stipulation pour autrui d’un droit réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Eclairage (8 avril), pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -973,3554 +973,3472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03325105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité versus propriété : un équilibre à trouver dans la protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaccin contre le Covid 19 : un bien public mondial de l’humanité ! (Répercussions sur la notion de bien aujourd’hui…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Strickler</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.1761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit spécial des biens à l’épreuve du droit réel de jouissance spéciale : droit réel de jouissance et copropriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit spécial des biens à l'épreuve du droit réel de jouissance spéciale : droit réel de jouissance spéciale et copropriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaccin contre le Covid-19 : un bien public mondial de l'humanité !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02659792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destination de l’immeuble et le droit foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2, pp.109--136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.1509</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.1801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de conseil : l'unité dans la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14, pp.750</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.1772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de conseil : l’unité dans la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits réels et propriété. Les influences du droit réel de jouissance spéciale sur le droit de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.205--227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30, pp.1689</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2017, 31, pp.1789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation réelle environnementale : chronique d’une naissance annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.2074-2081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Strickler</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31, pp.1761</w:t>
-[...115 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.1779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.1120</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2015, 32, pp.1863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos amis, les animaux sont désormais doués de sensibilité : un tournant et des tourments !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Strickler</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32, pp.1801</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">, 2013, 31, pp.2123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32, pp.1772</w:t>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">, 2012, 32, pp.2128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31, pp.1789</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              <w:t xml:space="preserve">, 2011, 33, pp.2298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voisin occasionnel : précision ou disparition d'une notion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.2607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grimonprez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35, pp.2074-2081</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve">, 2010, 33, pp.2183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30, pp.1779</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">, 2009, 34, pp.2300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32, pp.1863</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.2458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10, pp.573</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2007, 35, pp.2490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31, pp.2123</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 34, pp.2363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens : panorama 2005</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02213739v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, pp.2128</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 34, pp.2352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serres : immeubles par destination ou immeubles par nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33, pp.2298</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le voisin occasionnel : précision ou disparition d'une notion ?</w:t>
+              <w:t xml:space="preserve">, 2004, 33, pp.2405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles anormaux de voisinage : le critère de la continuité est nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38, pp.2607</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34, pp.2468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image des biens : droit exclusif et trouble anormal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 33, pp.2183</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 33, pp.2406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles anormaux de voisinage pour perte d'ensoleillement et respect de la distance légale pour l'établissement de vues droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34, pp.2300</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 33, pp.2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usufruitier jouit de tous les droits dont le propriétaire peut jouir : constitution sur son droit d'usufruit d'un droit d'usage et d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35, pp.2458</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34, pp.2469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renonciation tacite à une servitude non altius tollendi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35, pp.2490</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34, pp.2470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription acquisitive et office du juge dans la recherche des actes matériels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 34, pp.2363</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 30, pp.2043</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble possessoire : action en réintégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 34, pp.2352</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serres : immeubles par destination ou immeubles par nature ?</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2042</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination du point de départ du délai de prescription de l'action en nullité d'une SCI pour perte d'affectio societatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perpétuité de l'action en revendication du droit de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33, pp.2405</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Image des biens : droit exclusif et trouble anormal</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La servitude d'utilité publique ne s'éteint pas par le non-usage prolongé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33, pp.2406</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Troubles anormaux de voisinage : le critère de la continuité est nécessaire</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la propriété immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.2468</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Troubles anormaux de voisinage pour perte d'ensoleillement et respect de la distance légale pour l'établissement de vues droites</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal d'instance est compétent à statuer sur les questions immobilières pétitoires dont il est saisi sous forme d'exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33, pp.2409</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'usufruitier jouit de tous les droits dont le propriétaire peut jouir : constitution sur son droit d'usufruit d'un droit d'usage et d'habitation</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2041</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des convecteurs électriques ne sont pas, en soi, des immeubles par nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.2469</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renonciation tacite à une servitude non altius tollendi</w:t>
+              <w:t xml:space="preserve">, 2002, 32, pp.2504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séparation du possessoire et du pétitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.2470</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Trouble possessoire : action en réintégration</w:t>
+              <w:t xml:space="preserve">, 2002, 32, pp.2506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une assignation en bornage n'interrompt pas la prescription acquisitive trentenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 30, pp.2042</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Prescription acquisitive et office du juge dans la recherche des actes matériels</w:t>
+              <w:t xml:space="preserve">, 2002, 32, pp.2510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image des biens : le régime de l'exploitation commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 30, pp.2043</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">De la perpétuité de l'action en revendication du droit de propriété</w:t>
+              <w:t xml:space="preserve">, 2002, 32, pp.2511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état descriptif de division d'un immeuble en copropriété ne constitue pas un juste titre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 30, pp.2044</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La servitude d'utilité publique ne s'éteint pas par le non-usage prolongé</w:t>
+              <w:t xml:space="preserve">, 2002, 32, pp.2510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une servitude de non-concurrence peut-elle exister ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 30, pp.2048</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Preuve de la propriété immobilière</w:t>
+              <w:t xml:space="preserve">, 2002, 32, pp.2513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éternelle distinction entre abus du droit de propriété et troubles anormaux du voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 30, pp.2045</w:t>
-[...446 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2002, 32, pp.2512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02206638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4530,244 +4448,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à un Dictionnaire de Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonnet, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Droit des biens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à un Dictionnaire de Droit des biens</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2022</w:t>
+                <w:t xml:space="preserve">Mise en perspective du droit des biens et du droit de l’environnement : Les obligations réelles environnementales et la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise en perspective du droit des biens et du droit de l’environnement : Les obligations réelles environnementales et la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, Droit du patrimoine culturel et naturel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377845v1</w:t>
+                <w:t xml:space="preserve">hal-04377858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective du droit des biens et du droit de l’environnement : Les obligations réelles environnementales et la forêt</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019, Droit du patrimoine culturel et naturel</w:t>
+                <w:t xml:space="preserve">Le droit du voisinage : instrument possible de préservation de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grimonprez, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouvrage collectif sur le droit des biens au service de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, Thèmes et commentaires, pp.85--100, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4777,105 +4695,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats de conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delebecque, Ph. PUAM, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5022,51 +4940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul-Maupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Strickler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206638v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul-Maupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Strickler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>