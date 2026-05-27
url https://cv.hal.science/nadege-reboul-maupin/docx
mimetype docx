--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -313,3793 +313,3793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Strickler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.1553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04201172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi anti-squat : réelles avancées ou miroir aux alouettes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.1521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04201169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit de propriété au devoir d’assumer sa propriété squattée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de surplomb pour l’isolation thermique d’un bâtiment : le décret d’application est paru (à propos du D. n°2022-962 du 23 juin 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Eclairage (25 juillet), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Strickler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.1528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03770296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit de propriété au devoir d'assumer sa propriété squattée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.1917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Première consécration jurisprudentielle de la stipulation pour autrui d’un droit réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eclairage (8 avril), pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut du déchet de chantier et droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03347389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30, pp.1553</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité versus propriété : un équilibre à trouver dans la protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit spécial des biens à l'épreuve du droit réel de jouissance spéciale : droit réel de jouissance spéciale et copropriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaccin contre le Covid 19 : un bien public mondial de l’humanité ! (Répercussions sur la notion de bien aujourd’hui…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04201172v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+                <w:t xml:space="preserve">Yves Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1917</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Du droit de propriété au devoir d'assumer sa propriété squattée</w:t>
+              <w:t xml:space="preserve">, 2020, 31, pp.1761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit spécial des biens à l’épreuve du droit réel de jouissance spéciale : droit réel de jouissance et copropriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vaccin contre le Covid-19 : un bien public mondial de l'humanité !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 38, pp.1917</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2020, 20, pp.1120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02659792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destination de l’immeuble et le droit foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2, pp.109--136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Strickler</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.1801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de conseil : l’unité dans la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30, pp.1528</w:t>
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2018, 32, pp.1772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de conseil : l'unité dans la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits réels et propriété. Les influences du droit réel de jouissance spéciale sur le droit de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.205--227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Strickler</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.1509</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              <w:t xml:space="preserve">, 2017, 31, pp.1789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation réelle environnementale : chronique d’une naissance annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14, pp.750</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, 2016, 35, pp.2074-2081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Strickler</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31, pp.1761</w:t>
-[...115 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.1779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30, pp.1689</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le vaccin contre le Covid-19 : un bien public mondial de l'humanité !</w:t>
+              <w:t xml:space="preserve">, 2015, 32, pp.1863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos amis, les animaux sont désormais doués de sensibilité : un tournant et des tourments !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.1120</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2015, 10, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Strickler</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32, pp.1801</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2013, 31, pp.2123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32, pp.1772</w:t>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2012, 32, pp.2128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31, pp.1789</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              <w:t xml:space="preserve">, 2011, 33, pp.2298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voisin occasionnel : précision ou disparition d'une notion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.2607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grimonprez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35, pp.2074-2081</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">, 2010, 33, pp.2183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30, pp.1779</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve">, 2009, 34, pp.2300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Neyret</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 32, pp.1863</w:t>
-[...46 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.2458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10, pp.573</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+              <w:t xml:space="preserve">, 2007, 35, pp.2490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31, pp.2123</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit des biens</w:t>
+              <w:t xml:space="preserve">, 2006, 34, pp.2363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des biens : panorama 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mallet-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, pp.2128</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 34, pp.2352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serres : immeubles par destination ou immeubles par nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33, pp.2298</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le voisin occasionnel : précision ou disparition d'une notion ?</w:t>
+              <w:t xml:space="preserve">, 2004, 33, pp.2405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image des biens : droit exclusif et trouble anormal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38, pp.2607</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 33, pp.2406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles anormaux de voisinage : le critère de la continuité est nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 33, pp.2183</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34, pp.2468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles anormaux de voisinage pour perte d'ensoleillement et respect de la distance légale pour l'établissement de vues droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 34, pp.2300</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 33, pp.2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usufruitier jouit de tous les droits dont le propriétaire peut jouir : constitution sur son droit d'usufruit d'un droit d'usage et d'habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35, pp.2458</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34, pp.2469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renonciation tacite à une servitude non altius tollendi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35, pp.2490</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34, pp.2470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble possessoire : action en réintégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 34, pp.2363</w:t>
-[...59 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 30, pp.2042</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription acquisitive et office du juge dans la recherche des actes matériels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 34, pp.2352</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serres : immeubles par destination ou immeubles par nature ?</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2043</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination du point de départ du délai de prescription de l'action en nullité d'une SCI pour perte d'affectio societatis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 04, pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perpétuité de l'action en revendication du droit de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33, pp.2405</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Troubles anormaux de voisinage : le critère de la continuité est nécessaire</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La servitude d'utilité publique ne s'éteint pas par le non-usage prolongé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.2468</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Image des biens : droit exclusif et trouble anormal</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de la propriété immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33, pp.2406</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Troubles anormaux de voisinage pour perte d'ensoleillement et respect de la distance légale pour l'établissement de vues droites</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal d'instance est compétent à statuer sur les questions immobilières pétitoires dont il est saisi sous forme d'exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 33, pp.2409</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'usufruitier jouit de tous les droits dont le propriétaire peut jouir : constitution sur son droit d'usufruit d'un droit d'usage et d'habitation</w:t>
+              <w:t xml:space="preserve">, 2003, 30, pp.2041</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02207320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séparation du possessoire et du pétitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.2469</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renonciation tacite à une servitude non altius tollendi</w:t>
+              <w:t xml:space="preserve">, 2002, 32, pp.2506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des convecteurs électriques ne sont pas, en soi, des immeubles par nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reboul-Maupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.2470</w:t>
-[...550 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32, pp.2504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02206628v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02206631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une assignation en bornage n'interrompt pas la prescription acquisitive trentenaire</w:t>
               </w:r>
@@ -4940,51 +4940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul-Maupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Strickler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reboul-Maupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Strickler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mallet-Bricout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208170v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>