--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -66,735 +66,826 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des programmes d'éducation financière : le cas des jeunes suivis par les missions locales en France</w:t>
+                <w:t xml:space="preserve">Exploring the Faithful Representation of Voluntary and Mandatory Disclosures: France vs Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cieply</w:t>
+                <w:t xml:space="preserve">Anne-Marie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fromentin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Slim Souissi</w:t>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecofi.158.0259⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (168), pp.171-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.168.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165676v1</w:t>
+                <w:t xml:space="preserve">hal-05586621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance literacy and sustainable finance literacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité des programmes d'éducation financière : le cas des jeunes suivis par les missions locales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cieply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dupuy</w:t>
+                <w:t xml:space="preserve">Nadège Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+                <w:t xml:space="preserve">Slim Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/bmi.178.0031⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Où va l'épargne ?, 2 (158), pp.259-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.158.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821763v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Z Generation young people potential investors in sustainable finance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Finance literacy and sustainable finance literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (172-173), pp.23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/bmi.172.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 178 (3), pp.0031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/bmi.178.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451213v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des frontaliers financièrement plus cultivés ? : Étude sur la culture financière des frontaliers français travaillant au Luxembourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Are Z Generation young people potential investors in sustainable finance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (172-173), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/bmi.172.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.031.0039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03983934v1</w:t>
+                <w:t xml:space="preserve">hal-04451213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge in managing new financial risks: adopting an heuristic or theoretical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Peltre</w:t>
+                <w:t xml:space="preserve">Des frontaliers financièrement plus cultivés ? : Étude sur la culture financière des frontaliers français travaillant au Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-016-2231-3⟩</w:t>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.39-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.031.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616982v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International study on funds governance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The challenge in managing new financial risks: adopting an heuristic or theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Damel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economics, Finance and Administrative sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 247 (2), pp.581 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-016-2231-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380861v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International study on funds governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Damel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Economics, Finance and Administrative sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.106-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les projets qualité dans les hôpitaux publics en France : les perceptions des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (3), pp.100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.273.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -804,1568 +895,1650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la culture financière des étudiants français et allemands de la génération Z</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude comparée de la culture en matière d'investissement durable des étudiants allemands et français de la génération Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Merias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449898v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la culture en matière d'investissement durable des étudiants allemands et français de la génération Z</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude comparative de la culture en matière de développement durable des étudiants français et allemands de la génération Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Merias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450103v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la culture en matière de développement durable des étudiants français et allemands de la génération Z</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude comparative de la culture financière des étudiants français et allemands de la génération Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Merias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450099v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The faithful representation of Voluntary and Mandatory Environmental Disclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Nancy, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a link between a population's sustainable development literacy and its country's performance in this area?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Multinational Enterprises and Sustainable Development International Conference (MESD'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to avoid over-diversification of funds of equity funds An implementation case study for equity funds of funds in bull markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The determinants of CSR practices of French REITs. Discursive analysis of CSR reports of French REITSs using neo-institutional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">An Lethi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">43ème Congrès de l’AFC – Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027770v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stone in the methodological building of assessing the assets side of UCITS funds liquidity: the liquidity scoring of bonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A methodology to avoid over-diversification of funds of equity funds An implementation case study for equity funds of funds in bull markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Damel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Lethi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence annuelle d’Atlas/AFMI Association Francophone de Management International « ANCRAGES CULTURELS ET DYNAMIQUES DU MANAGEMENT INTERNATIONAL »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas/AFMI Association Francophone de Management International, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374598v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination d’un score de liquidité pour les obligations des fonds UCITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Damel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e conférence annuelle d’ATLAS-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The confrontation of two clustering methods in portfolio management: Ward’s method versus DCA method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A stone in the methodological building of assessing the assets side of UCITS funds liquidity: the liquidity scoring of bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Damel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Damel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium in Computational Economics and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">3ème conférence annuelle d’Atlas/AFMI Association Francophone de Management International « ANCRAGES CULTURELS ET DYNAMIQUES DU MANAGEMENT INTERNATIONAL »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas/AFMI Association Francophone de Management International, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216882v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude internationale de la gouvernance des fonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The confrontation of two clustering methods in portfolio management: Ward’s method versus DCA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Damel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence International de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">International Symposium in Computational Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216892v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification, Performance and fund selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude internationale de la gouvernance des fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Damel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hery Razafitombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Econometrics association 93th international conference Exchange rate and Risk Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">9e Conférence International de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216910v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique d'impact des projets qualité dans les hôpitaux français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
+                <w:t xml:space="preserve">Classification, Performance and fund selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Damel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hery Razafitombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International pluridisciplinaire Qualité &amp; Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, NANCY, France. pp. 203-211, ISBN 2-9519618-0-4</w:t>
+              <w:t xml:space="preserve">Applied Econometrics association 93th international conference Exchange rate and Risk Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169366v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact et accompagnement des démarches qualité dans les hôpitaux publics français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence francophone en Gestion et Ingénierie des Systèmes Hospitaliers - GISEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, LYON, France. pp.ISBN 2-930294-08-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence de projets qualité dans les hôpitaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La dynamique d'impact des projets qualité dans les hôpitaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès international pluridisciplinaire Qualité et sûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Annecy, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès International pluridisciplinaire Qualité &amp; Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, NANCY, France. pp. 203-211, ISBN 2-9519618-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216960v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion par projets dans les hôpitaux publics : une forme de gestion contributive au développement de valeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'émergence de projets qualité dans les hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multinational Alliance for the Advancement of Organizational Excellence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Versailles, France</w:t>
+              <w:t xml:space="preserve">4e Congrès international pluridisciplinaire Qualité et sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216942v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation en santé publique : changements de valeurs et changements de référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AFAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de valeur dans les établissements hospitaliers français : proposition à partir d’un bilan sur la dernière décennie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La gestion par projets dans les hôpitaux publics : une forme de gestion contributive au développement de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Congrès International de l'Association Latine pour l'Analyse des Systèmes de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Lyon, France</w:t>
+              <w:t xml:space="preserve">Multinational Alliance for the Advancement of Organizational Excellence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216951v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement de valeur dans les établissements hospitaliers français : proposition à partir d’un bilan sur la dernière décennie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe Congrès International de l'Association Latine pour l'Analyse des Systèmes de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du pilotage à la stratégie, introduction à la notion d’impulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grandhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AFAV 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2375,223 +2548,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Methodology to Model Liquidity Risk in UCITS Funds with an Asset Liability Approach: A Global Response to Financial and Prudential Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Damel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 360, pp.389-399, 2015, Advances in Intelligent Systems and Computing, 978-3-319-18166-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-18167-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Model Repricable-Rate, Non-maturity Products in a Bank: Theoretical and Practical Replicating Portfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Damel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Methods for Computational Collective Intelligence. Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-278, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34300-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2601,114 +2774,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et impacts des projets d'amélioration de la qualité : application aux hopitaux publics français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ribau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Institut National Polytechnique de Lorraine, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002INPL085N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2855,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau-Peltre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.172.0023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.031.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Damel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2231-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delobel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.273.0100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Lethi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Razafitombo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_34" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34300-1_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AEB681C62330392095FF5B77AE9881B6CBC138/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL085N" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gosselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau-Peltre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.168.0171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.172.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.031.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Damel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-016-2231-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delobel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.273.0100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Lethi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Razafitombo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grandhaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216936v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18167-7_34" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34300-1_26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AEB681C62330392095FF5B77AE9881B6CBC138/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL085N" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>