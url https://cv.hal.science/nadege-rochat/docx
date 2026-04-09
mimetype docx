--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -433,949 +433,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+                <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409259v1</w:t>
+                <w:t xml:space="preserve">hal-04311538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Boyer</w:t>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311538v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888533v1</w:t>
+                <w:t xml:space="preserve">hal-03085879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vors</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085874v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085879v1</w:t>
+                <w:t xml:space="preserve">hal-03085874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enactive approach to appropriation in the instrumented activity of trail running</w:t>
+                <w:t xml:space="preserve">Enactments and the design of trail running equipment: An example of carrying systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-019-00921-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319398v1</w:t>
+                <w:t xml:space="preserve">hal-02364401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enactments and the design of trail running equipment: An example of carrying systems</w:t>
+                <w:t xml:space="preserve">An enactive approach to appropriation in the instrumented activity of trail running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80, pp.238-247. </w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (4), pp.459-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10339-019-00921-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364401v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Trail Runners’ Activity on Online Community Forums: An Inductive Analysis of Discussion Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (1), pp.263-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1435,64 +1435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1539,90 +1539,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of vitality states of finishers and withdrawers in trail running: An enactive and phenomenological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Crettaz von Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (4), pp.361--375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,51 +1882,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2177,64 +2177,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2322,494 +2322,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tool appropriation is shaped by the environment: A study about instrumented activity in trail running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363275v1</w:t>
+                <w:t xml:space="preserve">hal-05582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How tool appropriation is shaped by the environment: A study about instrumented activity in trail running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterizing instrumental activity in trail running through the articulation of phenomenological and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roller coaster of emotions on the bench: a qualitative study of rugby coaches' emotional dynamics during competitive games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to explore in climbing: a complex sense-making activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Congress of the European College of Sport Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of exploratory strategies in learning: an enactive and phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Qualitative Research in Sport and Exercise (QRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Cambridge (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse énactive de l'activité en trail et ultra-trail : une approche multi-sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université; Université de Lausanne, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NORMR037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01697654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2877,51 +3252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57414D66"/>
+    <w:nsid w:val="DE3349FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3108,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-rochat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5100-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223824259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G&#252;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2017-0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gesbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Roberta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat Nad&#232;ge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crettaz Fabienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauw Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports5040091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2016-0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-rochat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5100-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223824259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G&#252;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2017-0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gesbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Roberta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat Nad&#232;ge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crettaz Fabienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauw Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports5040091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2016-0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>