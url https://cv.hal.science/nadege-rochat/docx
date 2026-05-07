--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -433,2251 +433,2480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Boyer</w:t>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311538v1</w:t>
+                <w:t xml:space="preserve">hal-04409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+                <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409259v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense‐making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Adé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+                <w:t xml:space="preserve">G. Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01817-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085879v1</w:t>
+                <w:t xml:space="preserve">hal-05588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enactments and the design of trail running equipment: An example of carrying systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364401v1</w:t>
+                <w:t xml:space="preserve">hal-03085879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enactive approach to appropriation in the instrumented activity of trail running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (4), pp.459-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10339-019-00921-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Trail Runners’ Activity on Online Community Forums: An Inductive Analysis of Discussion Topics</w:t>
+                <w:t xml:space="preserve">Enactments and the design of trail running equipment: An example of carrying systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (1), pp.263-276. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.238-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hukin-2017-0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364403v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enacting Phenomenological Gestalts in Ultra-Trail Running: An Inductive Analysis of Trail Runners’ Courses of Experience</w:t>
+                <w:t xml:space="preserve">Understanding Trail Runners’ Activity on Online Community Forums: An Inductive Analysis of Discussion Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gesbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Gür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.263-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hukin-2017-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364399v1</w:t>
+                <w:t xml:space="preserve">hal-02364403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of vitality states of finishers and withdrawers in trail running: An enactive and phenomenological perspective</w:t>
+                <w:t xml:space="preserve">Enacting Phenomenological Gestalts in Ultra-Trail Running: An Inductive Analysis of Trail Runners’ Courses of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gesbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173667⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364404v1</w:t>
+                <w:t xml:space="preserve">hal-02364399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship between Trail Running Withdrawals and Race Topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of vitality states of finishers and withdrawers in trail running: An enactive and phenomenological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonini Roberta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hauw Denis</w:t>
+                <w:t xml:space="preserve">Fabienne Crettaz von Roten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sports5040091⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888562v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Relationship between Trail Running Withdrawals and Race Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonini Roberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat Nadège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crettaz Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauw Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sports5040091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Story of Withdrawals During an Ultra-Trail Running Race: A Qualitative Investigation of Runners’ Courses of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (4), pp.361--375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/tsp.2016-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+                <w:t xml:space="preserve">Une analyse située des pratiques de conception d'un outil d'accompagnement à la transition professionnelle : entre normes de métier et normes propres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilia Barnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationnale de l'Education, de la Formation et des Pratiques profesionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris Cnam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033883v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t>
+                <w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Boyer</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEPSAC Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670016v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir de l’expérience pour analyser et interpréter des données comportementales : l’articulation de granularités temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brugneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">FEPSAC Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828046v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir de l'expérience des utilisateurs pour la recherche et le développement de matériel de trail : démarche, transformations et perspectives</w:t>
+                <w:t xml:space="preserve">Partir de l’expérience pour analyser et interpréter des données comportementales : l’articulation de granularités temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeu des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826017v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partir de l'expérience des utilisateurs pour la recherche et le développement de matériel de trail : démarche, transformations et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Vichy, France</w:t>
+              <w:t xml:space="preserve">Enjeu des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582682v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tool appropriation is shaped by the environment: A study about instrumented activity in trail running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363275v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How tool appropriation is shaped by the environment: A study about instrumented activity in trail running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterizing instrumental activity in trail running through the articulation of phenomenological and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2687,387 +2916,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roller coaster of emotions on the bench: a qualitative study of rugby coaches' emotional dynamics during competitive games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to explore in climbing: a complex sense-making activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of exploratory strategies in learning: an enactive and phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Qualitative Research in Sport and Exercise (QRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3077,114 +3306,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse énactive de l'activité en trail et ultra-trail : une approche multi-sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université; Université de Lausanne, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NORMR037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01697654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3252,51 +3481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE3349FD"/>
+    <w:nsid w:val="9DEF5FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3483,51 +3712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-rochat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5100-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223824259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G&#252;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2017-0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gesbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Roberta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat Nad&#232;ge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crettaz Fabienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauw Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports5040091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2016-0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-rochat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5100-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223824259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G&#252;r" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2017-0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gesbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Roberta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat Nad&#232;ge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crettaz Fabienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauw Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports5040091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2016-0039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Barnola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>