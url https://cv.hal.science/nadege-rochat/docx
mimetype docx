--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">223824259</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wjkRnH8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,1848 +212,1848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise caution: some methodological and theoretical considerations when examining improvements in attentional selectivity following exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Sport and Exercise Psychology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1750984X.2024.2431506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of 360° video in referees' reflectivity training: Possibilities and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1068396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 405 (4), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409259v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre le vécu du sportif au centre de l’accompagnement de la performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.405.0039⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (8), pp.2365-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2061124/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311538v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: a complex sense‐making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 87, pp.2365-2379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-023-01817-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Experience in a Learning Protocol: A Case Study in Climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity analysis in sports situations by articulating heterogeneous data: reflections and perspectives for design engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.5448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de l’activité dans les situations sportives par l’articulation de données hétérogènes : Réflexions et perspectives au service de l’ingénierie de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enactive approach to appropriation in the instrumented activity of trail running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (4), pp.459-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10339-019-00921-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enactments and the design of trail running equipment: An example of carrying systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 80, pp.238-247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Trail Runners’ Activity on Online Community Forums: An Inductive Analysis of Discussion Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (1), pp.263-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/hukin-2017-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enacting Phenomenological Gestalts in Ultra-Trail Running: An Inductive Analysis of Trail Runners’ Courses of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of vitality states of finishers and withdrawers in trail running: An enactive and phenomenological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Crettaz von Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0173667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between Trail Running Withdrawals and Race Topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonini Roberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat Nadège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crettaz Fabienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauw Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (4), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/sports5040091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Story of Withdrawals During an Ultra-Trail Running Race: A Qualitative Investigation of Runners’ Courses of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Antonini Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport Psychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (4), pp.361--375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/tsp.2016-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2042,871 +2063,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse située des pratiques de conception d'un outil d'accompagnement à la transition professionnelle : entre normes de métier et normes propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilia Barnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationnale de l'Education, de la Formation et des Pratiques profesionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Paris Cnam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05612708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brugneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir de l’expérience pour analyser et interpréter des données comportementales : l’articulation de granularités temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes Mixtes de Recherche pour l’analyse de l’activité et de l’expérience en Education physique &amp; en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir de l'expérience des utilisateurs pour la recherche et le développement de matériel de trail : démarche, transformations et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeu des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring in a climbing task during a learning protocol: an enactive phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the French Society of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How tool appropriation is shaped by the environment: A study about instrumented activity in trail running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing instrumental activity in trail running through the articulation of phenomenological and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2916,387 +2937,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roller coaster of emotions on the bench: a qualitative study of rugby coaches' emotional dynamics during competitive games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to explore in climbing: a complex sense-making activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European College of Sport Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of exploratory strategies in learning: an enactive and phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Qualitative Research in Sport and Exercise (QRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3306,114 +3327,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse énactive de l'activité en trail et ultra-trail : une approche multi-sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université; Université de Lausanne, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017NORMR037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01697654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3481,51 +3502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DEF5FDB"/>
+    <w:nsid w:val="9729A166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3712,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-rochat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5100-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223824259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G&#252;r" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2017-0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gesbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Roberta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat Nad&#232;ge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crettaz Fabienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauw Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports5040091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2016-0039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Barnola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadege-rochat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5100-3736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223824259" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wjkRnH8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1750984X.2024.2431506" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1068396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.405.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganachaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2061124/v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01817-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00249" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5448" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03085879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-019-00921-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G&#252;r" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hukin-2017-0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gesbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Antonini Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crettaz von Roten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonini Roberta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat Nad&#232;ge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crettaz Fabienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauw Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports5040091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/tsp.2016-0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Barnola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couhert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMR037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>