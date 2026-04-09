--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,77 +66,359 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-reproductive neurodegeneration and “programmed” death of cuttlefish (Sepia officinalis) progenitors: consequences of an Alzheimer’s disease-type tauopathy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIAC (Cephalopod international Advisory Council)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Okinawa, Japan, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning a time-consuming process into a few coded-lines: how deep learning can shorten histology slide readings for maturity staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cariou T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word Fisheries Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Adelaide, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-reproductive Neurodegeneration in Cuttlefish: Unveilling an Alzheimer’s-like Tauopathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -145,123 +427,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Club of Invertebrate Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cuttlefish $Sepia\ officinalis$: a relevant invertebrate model for the study of Alzheimer's disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -270,442 +552,442 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAAST 2025 - France Alzheimer Actualités Scientifiques et Thérapeutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring of the water masses in Normandy, France by using the introduced brackish mussel, Mytilopsis leucophaeata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutant Responses In Marine Organisms (PRIMO 21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -715,410 +997,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1128,586 +1410,586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early fasting does not impact gonadal size nor vasa gene expression in the European seabass Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (6), pp.2423--2435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-024-01395-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male triploid oysters of Crassostrea gigas exhibit defects in mitosis and meiosis during early spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Chromatography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (8), pp.1175--1183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of zinc efflux transporters ZnT-1, ZnT-5 and ZnT-7 gene expression by zinc levels: a real-time RT–PCR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (4), pp.699-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1854,51 +2136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>