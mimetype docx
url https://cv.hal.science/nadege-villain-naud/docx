--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -66,77 +66,825 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-reproductive Neurodegeneration in Cuttlefish: Unveilling an Alzheimer’s-like Tauopathy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting of the Club of Invertebrate Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cuttlefish $Sepia\ officinalis$: a relevant invertebrate model for the study of Alzheimer's disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAAST 2025 - France Alzheimer Actualités Scientifiques et Thérapeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of EVs in the hemocytes and digestive cells of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveque Lola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société française des vésicules extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomonitoring of the water masses in Normandy, France by using the introduced brackish mussel, Mytilopsis leucophaeata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollutant Responses In Marine Organisms (PRIMO 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-reproductive neurodegeneration and “programmed” death of cuttlefish (Sepia officinalis) progenitors: consequences of an Alzheimer’s disease-type tauopathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -151,1845 +899,1356 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie- Pierre Dubos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAC (Cephalopod international Advisory Council)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Okinawa, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning a time-consuming process into a few coded-lines: how deep learning can shorten histology slide readings for maturity staging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cariou T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cariou T</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word Fisheries Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578196v1</w:t>
-              </w:r>
-[...621 lines deleted...]
-                <w:t xml:space="preserve">hal-02436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early fasting does not impact gonadal size nor vasa gene expression in the European seabass Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (6), pp.2423--2435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-024-01395-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male triploid oysters of Crassostrea gigas exhibit defects in mitosis and meiosis during early spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1438-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2211-5463.13356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512046v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavie Bidel</w:t>
+                <w:t xml:space="preserve">Male triploid oysters of Crassostrea gigas exhibit defects in mitosis and meiosis during early spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Dauphin</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01472653v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivannah Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.1175--1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of zinc efflux transporters ZnT-1, ZnT-5 and ZnT-7 gene expression by zinc levels: a real-time RT–PCR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (4), pp.699-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2136,51 +2395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>