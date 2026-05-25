--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,612 +225,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cuttlefish $Sepia\ officinalis$: a relevant invertebrate model for the study of Alzheimer's disease?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">First isolation and characterization of EVs from the hemocytes and digestive cells of the oyster Magallana gigas (Crassostrea gigas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAAST 2025 - France Alzheimer Actualités Scientifiques et Thérapeutiques</w:t>
+              <w:t xml:space="preserve">FSEV 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548904v1</w:t>
+                <w:t xml:space="preserve">hal-05567119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of EVs in the hemocytes and digestive cells of the oyster Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+                <w:t xml:space="preserve">PUTATIVE M6A-DEPENDENT DOSAGE COMPENSATION IN TRIPLOID OYSTERS SUGGESTS EXTENSION OF THE X CHROMOSOME INACTIVATION PARADIGM OUTSIDE MAMMALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française des vésicules extracellulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05588004v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of the water masses in Normandy, France by using the introduced brackish mussel, Mytilopsis leucophaeata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Chapuis</w:t>
+                <w:t xml:space="preserve">The cuttlefish $Sepia\ officinalis$: a relevant invertebrate model for the study of Alzheimer's disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutant Responses In Marine Organisms (PRIMO 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">FAAST 2025 - France Alzheimer Actualités Scientifiques et Thérapeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891759v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of EVs in the hemocytes and digestive cells of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Bidel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leveque Lola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Société française des vésicules extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436428v1</w:t>
+                <w:t xml:space="preserve">hal-05588004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biomonitoring of the water masses in Normandy, France by using the introduced brackish mussel, Mytilopsis leucophaeata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pollutant Responses In Marine Organisms (PRIMO 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Goteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -840,51 +1090,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-reproductive neurodegeneration and “programmed” death of cuttlefish (Sepia officinalis) progenitors: consequences of an Alzheimer’s disease-type tauopathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Pred'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -906,213 +1156,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAC (Cephalopod international Advisory Council)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Okinawa, Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning a time-consuming process into a few coded-lines: how deep learning can shorten histology slide readings for maturity staging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cariou T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word Fisheries Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1122,1133 +1372,999 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early fasting does not impact gonadal size nor vasa gene expression in the European seabass Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (6), pp.2423--2435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-024-01395-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male triploid oysters of Crassostrea gigas exhibit defects in mitosis and meiosis during early spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.1438-1452. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2211-5463.13356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594250v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male triploid oysters of Crassostrea gigas exhibit defects in mitosis and meiosis during early spermatogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne‐sophie Martinez</w:t>
+                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Jozet-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivannah Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13356⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (8), pp.1175--1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmc.3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512046v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An HPLC-ECD method for monoamines and metabolites quantification in cuttlefish (cephalopod) brain tissue</w:t>
-[...144 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of zinc efflux transporters ZnT-1, ZnT-5 and ZnT-7 gene expression by zinc levels: a real-time RT–PCR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devergnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68 (4), pp.699-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2395,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05594250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>