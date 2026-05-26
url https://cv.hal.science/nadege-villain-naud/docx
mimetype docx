--- v3 (2026-05-25)
+++ v4 (2026-05-26)
@@ -912,73 +912,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436428v1</w:t>
+                <w:t xml:space="preserve">hal-02436418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal cell culture from Sepia officinalis (cephalopod mollusk) brain</w:t>
               </w:r>
@@ -1020,73 +1020,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée de l’Ecole doctorale EdnBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">16ème Rencontre du Club de Neurobiologie des Invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436418v1</w:t>
+                <w:t xml:space="preserve">hal-02436428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2511,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Pred'Homme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levallois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Conseil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bidel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jozet-Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Naud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bellanger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04824347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01395-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Maillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13356" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dauphin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmc.3663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B08JXMGT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devergnas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chimienti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Coquerel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.05.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJFJWB7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>