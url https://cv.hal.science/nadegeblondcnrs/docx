--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Blond </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadegeblondcnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5187-4478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071604286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and techno-economic assessment of possible pathways from sewage sludge to green energy in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar Vidyarthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratham Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121856. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air aerosol modeling and evaluation based on simulation chamber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106161. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variability over urban, town, and rural areas: The case of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzina Mohsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2881-2900. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of emission reduction strategy for light and heavy-duty vehicles pollutions in high spatial–temporal resolution and emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Jamshidi Kalajahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (16), pp.23419-23435. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meteorological parameterization schemes on CTM model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 268, pp.118832. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tropospheric ozone and particulate matter in Tunis, Tunisia using generalized additive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hedhili Zaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Air Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/caj/2021/31/2.8880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of urbanization and its impact on temperature trends of Quetta city in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.03-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.117087. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Growth, Mobility and Emissions of Air Pollutants in the Oran Region, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spectral and spatial properties of natural light on indoor gas-phase chemistry: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.426-440. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traffic emission-dispersion model for a Central-European city agrees with measured black carbon apportioned to traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling of the urban meteorology: Integration of a new canopy model in the WRF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Orenstein E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Holzer M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1225-1240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of several urban-sprawl countermeasures on building (space heating) energy demands and urban heat island intensities. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.92-121. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the major HO x radical pathways in an indoor air environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.434 - 442. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.443 - 451. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coherence in the Boundary Layer: Development of a Canopy Interface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2016.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city scale degree-day method to assess building space heating energy demands in Strasbourg Eurometropolis (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-II:Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/83-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality integrated assessment modelling in the context of EU policy: A way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Juda-Rezler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of current regional and local scale air quality modelling practices: Assessment and planning tools in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic aerosol fraction over the Indian region: model simulations versus multi-satellite data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.782-804. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1136445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution removal by trees in public green spaces in Strasbourg city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-I:Spatio-Temporal Characteristics and Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/76-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on comparison between FLEC and CLIMPAQ methods used for fast sorption measurements of VOCs on building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.518-523. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of sorption parameters with a Field and Laboratory Emission Cell (FLEC): a comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.329-335. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR150281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of oxidation processes on indoor air pollution using the new time-resolved INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Urban Heat Island of Karachi by Using Finite Volume Mesoscale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Basic &amp; Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/1927-5129.2015.11.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 2013 : a model for regional atmospheric composition modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khvorostyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.981-1028. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-981-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the lifetime of nitrogen oxides over India using SCIAMACHY observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Jena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Ghude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.1244-1252. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.873146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of air pollution in the area of Algiers City, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Benharrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Optimized Methodology to Generate Road Traffic Emission Inventories and Their Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Quoc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.1344-1350. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201300261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of meteorological input and soil properties in simulating aerosols (dust, PM10 and BC) using CHIMERE chemistry transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.1249-1264. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12040-014-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring trade-offs between air pollutants through an Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 481, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of chemistry transport models over India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naseema Beegum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mian Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the influence of different street vegetation on traffic-induced particle dispersion using microscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Wania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (1), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the estimation of road traffic emission factors from tracer studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flassak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (31), pp.3814-3822. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preliminary study of urbanization, fossil fuels consumptions and CO2 emission in Karachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (13), pp.1941-1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of SCIAMACHY nitrogen dioxide observations, in situ measurements and air quality modeling results over Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Roozendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D10), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of emissions for local photooxidant pollution: Testing a new methodology with kriging constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.1523-1535. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-24-1523-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion and Removal of Particles from Surfaces Under Humidity Controlled Air Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75 (3), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218460108029609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone analyses and their use for short-term ozone forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (D17), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD004515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical risk mapping with chemical transport model output and ozone station data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 179 (2), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone data analysis with an air quality model over the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D23), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological research network to foster urban system transformations in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence “Action versus Inaction facing Climate Change” – AICC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection on our practice of heterogeneous data management at the era or arttificial intelligency: ZAEU as a case study Inter et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICC2: Sciencesconf.org: Second International AICC Conference on "Action versus Innaction facing Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasnourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a smart renewable energy system for sustainable and resilient energy-climate planning of the Fessenheim territory (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on “Action versus Inaction facing Climate Change” (AICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim (ESTEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison & modelling of planning methodology for local energy transitions applied to Danish and French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET-PLANET seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergie-climat locales & trajectoires systémiques scénarisées – Application aux territoires autour de Fessenheim, Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche UHA "Durabilité : transitions, risques, territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTEES – Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can noise barriers reduce pollutant exposure : an exemple of built area near a highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pollutant concentrations evolve in step-down street canyons as a function of buildings geometric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ISAM, a new indoor sectional aerosol model – linking gas phase chemistry to aerosol through INCA-Indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Indoor Air Quality and Climate, Indoor Air 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of indoor hydroxyl radical for oxidation processes with INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Trocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate - Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of building energy use: from the urban to the building scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kampf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Scartezzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of INCA-Indoor model with Tapenade First tests for a sensitivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Between Indoor and Atmospheric Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of inca-indoor - role of nitrogen dioxide surface reaction in the balance of nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France – the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, Outil d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Maffeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnavale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation Assises de l'air, Congrès Assises de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Computational Fluids Dynamics (CFD) model from a roadside long term tracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flassak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air and Waste Management Association's Annual Conference and Exhibition, AWMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orlando, United States. pp.3165-3169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Air Quality over India using CHIMERE chemical Transport Model (AS09-A004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 7th Annual General Meeting, Hyderabad International Convention Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinacion de las condiciones de frontera para el modelo de calidad de aire de Bogota empleando CHIMERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aristizabal J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Interncional de la Sociedad Mexicana del Hidrogeno “Energias Renovables”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+ application to Alsace region: AQ modelling and Integrated Assessment methodology in the Alsace region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the European project Life+ OPERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Villes/Atmosphère : simulation des dépenses énergétiques des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum REALISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoweb 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Nationale de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air pollution dispersion in a street: case of Ho Chi Minh (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-sup 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series of conferences on air pollution given to the students of the Center of Atmospheric and Oceanic Sciences IISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Atmospheric and Oceanic Sciences, Bangalore, India, 20 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions inverse modelling applied to regional photo-oxidant pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITM NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mesoscale Processes in Atmosphere (Ocean and Environmental Systems, Centre for Atmospheric Sciences, Indian Institut of Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Granchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « European International conference on transforming urban systems (EICTUS) » 26, 27, 28 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of lichen extracts and compounds against Alternaria brassicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam-Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaozara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. Planta medica, 81 (S 01), pp.S1-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333, 2024, 978-2-271-15236-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et prédiction de la qualité de l’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA Environnementale Urbaine : quelles solutions collectives pour conduire les transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Ragueneau; V. Léa; I. Charpentier; C. Tito de Morais; M. Bonnefond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers Un réseau de recherches collaboratives, situées et engagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, 2026, 978-1-78948-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pour prédire la qualité de l'air dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.251-254, 2024, 978-2-271-15237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping consumers to reduce their energy consumption and greenhouse gases emissions: what tool to develop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Meters : Artificial Intelligence to Support Proactive Management of Energy Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the current EU situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.37-68, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current European AQ planning at regional and local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.37-66, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrated assessment modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guariso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.9-35, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre végétation et climat urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc, Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines - De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.155-167, 2013, 978-2-281-12921-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banos Arnaud, Thevenin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines et risques de transports. Approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.167-194, 2010, 978-2746223431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA au service de l’étude du climat en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eurométropole de Strasbourg : un terrain d'inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adine Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les strasbourgeois face à la pollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Natalia Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Siry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et besoins en chauffage des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCA-Indoor, modèle de qualité de l’air intérieur, écrit en fortran 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Interface Model, Modèle de canopée urbaine, écrit en fortran 90. Propriété : Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, modèle d’évaluation intégrée pour la mise en place de stratégie de réduction de la pollution de l’air, écrit en Java-J2SE, fortran, matlab, NASA Worlwind- googleearth. Propriété : JRC, Université de Brescia, Terraria, ARPA, Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confrontation between Sciamachy NO2 tropospheric column and the outputs of a regional air quality model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Towards Cleaner Air: An Evaluation of Maximum Speed Restrictions in Île-de-France during High Pollution Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being in the Context of Policies for Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audureau Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellio Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to study the effect of urban structure on minimum and maximum temperatures: application to city Lahore in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Costs of Road Traffic-Related Air Pollution in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosols in indoor air: assessment with experiments in simulated atmosphere chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of applications and innovations from Ecological and Environmental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données photochimiques et prévision de la pollution troposphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Blond </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadegeblondcnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5187-4478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071604286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and techno-economic assessment of possible pathways from sewage sludge to green energy in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar Vidyarthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratham Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121856. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air aerosol modeling and evaluation based on simulation chamber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106161. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meteorological parameterization schemes on CTM model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 268, pp.118832. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variability over urban, town, and rural areas: The case of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzina Mohsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2881-2900. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of emission reduction strategy for light and heavy-duty vehicles pollutions in high spatial–temporal resolution and emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Jamshidi Kalajahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (16), pp.23419-23435. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tropospheric ozone and particulate matter in Tunis, Tunisia using generalized additive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hedhili Zaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Air Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/caj/2021/31/2.8880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of urbanization and its impact on temperature trends of Quetta city in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.03-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.117087. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spectral and spatial properties of natural light on indoor gas-phase chemistry: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.426-440. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Growth, Mobility and Emissions of Air Pollutants in the Oran Region, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traffic emission-dispersion model for a Central-European city agrees with measured black carbon apportioned to traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling of the urban meteorology: Integration of a new canopy model in the WRF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Orenstein E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Holzer M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1225-1240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coherence in the Boundary Layer: Development of a Canopy Interface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2016.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.443 - 451. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the major HO x radical pathways in an indoor air environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.434 - 442. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of several urban-sprawl countermeasures on building (space heating) energy demands and urban heat island intensities. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.92-121. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution removal by trees in public green spaces in Strasbourg city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic aerosol fraction over the Indian region: model simulations versus multi-satellite data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.782-804. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1136445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of current regional and local scale air quality modelling practices: Assessment and planning tools in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-II:Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/83-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality integrated assessment modelling in the context of EU policy: A way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Juda-Rezler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city scale degree-day method to assess building space heating energy demands in Strasbourg Eurometropolis (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-I:Spatio-Temporal Characteristics and Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/76-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on comparison between FLEC and CLIMPAQ methods used for fast sorption measurements of VOCs on building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.518-523. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of sorption parameters with a Field and Laboratory Emission Cell (FLEC): a comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.329-335. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR150281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of oxidation processes on indoor air pollution using the new time-resolved INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Urban Heat Island of Karachi by Using Finite Volume Mesoscale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Basic &amp; Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/1927-5129.2015.11.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring trade-offs between air pollutants through an Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 481, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the lifetime of nitrogen oxides over India using SCIAMACHY observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Jena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Ghude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.1244-1252. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.873146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 2013 : a model for regional atmospheric composition modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khvorostyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.981-1028. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-981-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of air pollution in the area of Algiers City, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Benharrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of meteorological input and soil properties in simulating aerosols (dust, PM10 and BC) using CHIMERE chemistry transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.1249-1264. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12040-014-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Optimized Methodology to Generate Road Traffic Emission Inventories and Their Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Quoc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.1344-1350. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201300261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of chemistry transport models over India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naseema Beegum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mian Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the influence of different street vegetation on traffic-induced particle dispersion using microscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Wania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (1), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the estimation of road traffic emission factors from tracer studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flassak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (31), pp.3814-3822. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preliminary study of urbanization, fossil fuels consumptions and CO2 emission in Karachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (13), pp.1941-1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of SCIAMACHY nitrogen dioxide observations, in situ measurements and air quality modeling results over Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Roozendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D10), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of emissions for local photooxidant pollution: Testing a new methodology with kriging constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.1523-1535. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-24-1523-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion and Removal of Particles from Surfaces Under Humidity Controlled Air Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75 (3), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218460108029609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical risk mapping with chemical transport model output and ozone station data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 179 (2), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone analyses and their use for short-term ozone forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (D17), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD004515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone data analysis with an air quality model over the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D23), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological research network to foster urban system transformations in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence “Action versus Inaction facing Climate Change” – AICC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection on our practice of heterogeneous data management at the era or arttificial intelligency: ZAEU as a case study Inter et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICC2: Sciencesconf.org: Second International AICC Conference on "Action versus Innaction facing Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasnourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a smart renewable energy system for sustainable and resilient energy-climate planning of the Fessenheim territory (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on “Action versus Inaction facing Climate Change” (AICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison & modelling of planning methodology for local energy transitions applied to Danish and French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET-PLANET seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim (ESTEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergie-climat locales & trajectoires systémiques scénarisées – Application aux territoires autour de Fessenheim, Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche UHA "Durabilité : transitions, risques, territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTEES – Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can noise barriers reduce pollutant exposure : an exemple of built area near a highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pollutant concentrations evolve in step-down street canyons as a function of buildings geometric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ISAM, a new indoor sectional aerosol model – linking gas phase chemistry to aerosol through INCA-Indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Indoor Air Quality and Climate, Indoor Air 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of indoor hydroxyl radical for oxidation processes with INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate - Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Trocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of building energy use: from the urban to the building scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kampf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Scartezzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of INCA-Indoor model with Tapenade First tests for a sensitivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Between Indoor and Atmospheric Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of inca-indoor - role of nitrogen dioxide surface reaction in the balance of nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France – the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, Outil d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Maffeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnavale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation Assises de l'air, Congrès Assises de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Computational Fluids Dynamics (CFD) model from a roadside long term tracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flassak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air and Waste Management Association's Annual Conference and Exhibition, AWMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orlando, United States. pp.3165-3169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Villes/Atmosphère : simulation des dépenses énergétiques des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum REALISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinacion de las condiciones de frontera para el modelo de calidad de aire de Bogota empleando CHIMERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aristizabal J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Interncional de la Sociedad Mexicana del Hidrogeno “Energias Renovables”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Air Quality over India using CHIMERE chemical Transport Model (AS09-A004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 7th Annual General Meeting, Hyderabad International Convention Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+ application to Alsace region: AQ modelling and Integrated Assessment methodology in the Alsace region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the European project Life+ OPERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Nationale de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoweb 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air pollution dispersion in a street: case of Ho Chi Minh (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-sup 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series of conferences on air pollution given to the students of the Center of Atmospheric and Oceanic Sciences IISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions inverse modelling applied to regional photo-oxidant pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITM NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mesoscale Processes in Atmosphere (Ocean and Environmental Systems, Centre for Atmospheric Sciences, Indian Institut of Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Atmospheric and Oceanic Sciences, Bangalore, India, 20 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Granchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « European International conference on transforming urban systems (EICTUS) » 26, 27, 28 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of lichen extracts and compounds against Alternaria brassicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam-Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaozara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. Planta medica, 81 (S 01), pp.S1-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333, 2024, 978-2-271-15236-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et prédiction de la qualité de l’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Smart Renewable Energy System in Sustainable and Resilient Urban Energy-Climate Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Thermal Science and Energy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2026, Lecture Notes in Mechanical Engineering, 978-3-032-15367-8. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15368-5_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA Environnementale Urbaine : quelles solutions collectives pour conduire les transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Ragueneau; V. Léa; I. Charpentier; C. Tito de Morais; M. Bonnefond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers Un réseau de recherches collaboratives, situées et engagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, 2026, 978-1-78948-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pour prédire la qualité de l'air dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.251-254, 2024, 978-2-271-15237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping consumers to reduce their energy consumption and greenhouse gases emissions: what tool to develop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Meters : Artificial Intelligence to Support Proactive Management of Energy Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrated assessment modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guariso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.9-35, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current European AQ planning at regional and local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.37-66, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the current EU situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.37-68, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre végétation et climat urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc, Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines - De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.155-167, 2013, 978-2-281-12921-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banos Arnaud, Thevenin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines et risques de transports. Approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.167-194, 2010, 978-2746223431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA au service de l’étude du climat en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eurométropole de Strasbourg : un terrain d'inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adine Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et besoins en chauffage des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les strasbourgeois face à la pollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Natalia Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Siry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCA-Indoor, modèle de qualité de l’air intérieur, écrit en fortran 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, modèle d’évaluation intégrée pour la mise en place de stratégie de réduction de la pollution de l’air, écrit en Java-J2SE, fortran, matlab, NASA Worlwind- googleearth. Propriété : JRC, Université de Brescia, Terraria, ARPA, Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Interface Model, Modèle de canopée urbaine, écrit en fortran 90. Propriété : Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confrontation between Sciamachy NO2 tropospheric column and the outputs of a regional air quality model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being in the Context of Policies for Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audureau Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellio Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Towards Cleaner Air: An Evaluation of Maximum Speed Restrictions in Île-de-France during High Pollution Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to study the effect of urban structure on minimum and maximum temperatures: application to city Lahore in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Costs of Road Traffic-Related Air Pollution in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosols in indoor air: assessment with experiments in simulated atmosphere chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of applications and innovations from Ecological and Environmental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données photochimiques et prévision de la pollution troposphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40286B7A"/>
+    <w:nsid w:val="3EC9243F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadegeblondcnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071604286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Vidyarthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratham Arora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzina Mohsin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Shakrullah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khazini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jamshidi Kalajahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17497-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishi Srivastava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Blond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hammouda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hedhili Zaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/caj/2021/31/2.8880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hadjou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasaraden Mauree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.12.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amedro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12320" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2016.00109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clappier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9TCV2PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srivastava" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Satheesh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishna Moorthy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/83-92" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juda-Rezler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.05.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10PNMVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baldasano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.03.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Satheesh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1136445" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Selmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mehdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.04.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/76-82" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHXGTFH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Sajjad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Batool" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Shirazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5129.2015.11.13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khvorostyanov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-981-2013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Jena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Ghude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Chate" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.873146" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benharrats" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Ponche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.064049" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Quoc Ho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300261" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLKR75DJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Satheesh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-014-0466-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnevale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Finzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turrini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Volta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKWGHLCW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Belalcazar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flassak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichhorn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M62HMNF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Sajjad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F Boersma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007277" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1523-2006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460108029609" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004515" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wackernagel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lajaunie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.06.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBZHKJKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Isabelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Larochelambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Labaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611432v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Larochelambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Hauglustaine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kampf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Scartezzini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charpentier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Mark-Hummel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maffeis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnavale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Belalcazar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zamudio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flassak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Satheesh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554786v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rojas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aristizabal J." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554887v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554756v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rasheed" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huttner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554784v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554825v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789746v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaozara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526542v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796754v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380680v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ciani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Prifti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433163v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnevale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buekers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863938v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finzi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guariso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mehdi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052559v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;mence" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Breton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Jagou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Cristancho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Celli&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320563v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320561v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320560v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330337v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Boersma" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Eskes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van Der A" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796653v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Frioux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04771393v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Palma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audureau Julie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellio Antoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Dany" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250530v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877070v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426027v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00003337v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadegeblondcnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071604286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Vidyarthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratham Arora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishi Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Blond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzina Mohsin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Shakrullah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khazini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jamshidi Kalajahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17497-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hammouda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hedhili Zaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/caj/2021/31/2.8880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hadjou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasaraden Mauree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2016.00109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amedro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.12.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Selmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mehdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.04.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Satheesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishna Moorthy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1136445" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baldasano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.03.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srivastava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Satheesh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/83-92" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juda-Rezler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.05.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10PNMVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clappier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9TCV2PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/76-82" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHXGTFH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Sajjad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Batool" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Shirazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5129.2015.11.13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnevale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Finzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turrini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Volta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Jena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Ghude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Chate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.873146" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khvorostyanov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-981-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benharrats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Ponche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.064049" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Satheesh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-014-0466-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Quoc Ho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300261" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLKR75DJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKWGHLCW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Belalcazar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flassak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichhorn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M62HMNF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Sajjad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F Boersma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007277" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1523-2006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460108029609" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wackernagel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lajaunie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.06.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBZHKJKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414785v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004515" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Isabelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Larochelambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Labaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611432v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Larochelambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Hauglustaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kampf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Scartezzini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charpentier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052812v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Mark-Hummel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maffeis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnavale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Belalcazar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zamudio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flassak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554786v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rojas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aristizabal J." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554818v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Satheesh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554907v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rasheed" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huttner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554784v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554861v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164470v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004346v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789746v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaozara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568926v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783032153678#affiliations" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15368-5_46" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526542v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ciani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Prifti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnevale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guariso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buekers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433163v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mehdi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511978v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;mence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Breton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Jagou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448009v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715889v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Cristancho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Celli&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320563v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320560v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320561v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330337v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Boersma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Eskes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van Der A" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04771393v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Palma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audureau Julie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellio Antoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Dany" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796653v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Frioux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250530v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796624v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877070v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426027v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00003337v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>