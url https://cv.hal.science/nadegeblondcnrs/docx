--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Blond </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadegeblondcnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5187-4478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071604286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and techno-economic assessment of possible pathways from sewage sludge to green energy in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar Vidyarthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratham Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121856. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air aerosol modeling and evaluation based on simulation chamber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106161. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meteorological parameterization schemes on CTM model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 268, pp.118832. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variability over urban, town, and rural areas: The case of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzina Mohsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2881-2900. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of emission reduction strategy for light and heavy-duty vehicles pollutions in high spatial–temporal resolution and emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Jamshidi Kalajahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (16), pp.23419-23435. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tropospheric ozone and particulate matter in Tunis, Tunisia using generalized additive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hedhili Zaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Air Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/caj/2021/31/2.8880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of urbanization and its impact on temperature trends of Quetta city in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.03-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.117087. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spectral and spatial properties of natural light on indoor gas-phase chemistry: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.426-440. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Growth, Mobility and Emissions of Air Pollutants in the Oran Region, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traffic emission-dispersion model for a Central-European city agrees with measured black carbon apportioned to traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling of the urban meteorology: Integration of a new canopy model in the WRF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Orenstein E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Holzer M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1225-1240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coherence in the Boundary Layer: Development of a Canopy Interface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2016.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.443 - 451. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the major HO x radical pathways in an indoor air environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.434 - 442. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of several urban-sprawl countermeasures on building (space heating) energy demands and urban heat island intensities. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.92-121. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution removal by trees in public green spaces in Strasbourg city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic aerosol fraction over the Indian region: model simulations versus multi-satellite data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.782-804. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1136445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of current regional and local scale air quality modelling practices: Assessment and planning tools in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-II:Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/83-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality integrated assessment modelling in the context of EU policy: A way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Juda-Rezler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city scale degree-day method to assess building space heating energy demands in Strasbourg Eurometropolis (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-I:Spatio-Temporal Characteristics and Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/76-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on comparison between FLEC and CLIMPAQ methods used for fast sorption measurements of VOCs on building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.518-523. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of sorption parameters with a Field and Laboratory Emission Cell (FLEC): a comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.329-335. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR150281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of oxidation processes on indoor air pollution using the new time-resolved INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Urban Heat Island of Karachi by Using Finite Volume Mesoscale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Basic &amp; Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/1927-5129.2015.11.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring trade-offs between air pollutants through an Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 481, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the lifetime of nitrogen oxides over India using SCIAMACHY observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Jena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Ghude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.1244-1252. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.873146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 2013 : a model for regional atmospheric composition modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khvorostyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.981-1028. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-981-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of air pollution in the area of Algiers City, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Benharrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of meteorological input and soil properties in simulating aerosols (dust, PM10 and BC) using CHIMERE chemistry transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.1249-1264. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12040-014-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Optimized Methodology to Generate Road Traffic Emission Inventories and Their Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Quoc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.1344-1350. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201300261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of chemistry transport models over India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naseema Beegum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mian Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the influence of different street vegetation on traffic-induced particle dispersion using microscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Wania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (1), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the estimation of road traffic emission factors from tracer studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flassak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (31), pp.3814-3822. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preliminary study of urbanization, fossil fuels consumptions and CO2 emission in Karachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (13), pp.1941-1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of SCIAMACHY nitrogen dioxide observations, in situ measurements and air quality modeling results over Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Roozendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D10), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of emissions for local photooxidant pollution: Testing a new methodology with kriging constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.1523-1535. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-24-1523-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion and Removal of Particles from Surfaces Under Humidity Controlled Air Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75 (3), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218460108029609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical risk mapping with chemical transport model output and ozone station data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 179 (2), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone analyses and their use for short-term ozone forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (D17), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD004515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone data analysis with an air quality model over the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D23), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological research network to foster urban system transformations in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence “Action versus Inaction facing Climate Change” – AICC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection on our practice of heterogeneous data management at the era or arttificial intelligency: ZAEU as a case study Inter et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICC2: Sciencesconf.org: Second International AICC Conference on "Action versus Innaction facing Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasnourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a smart renewable energy system for sustainable and resilient energy-climate planning of the Fessenheim territory (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on “Action versus Inaction facing Climate Change” (AICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison & modelling of planning methodology for local energy transitions applied to Danish and French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET-PLANET seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim (ESTEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergie-climat locales & trajectoires systémiques scénarisées – Application aux territoires autour de Fessenheim, Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche UHA "Durabilité : transitions, risques, territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTEES – Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can noise barriers reduce pollutant exposure : an exemple of built area near a highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pollutant concentrations evolve in step-down street canyons as a function of buildings geometric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ISAM, a new indoor sectional aerosol model – linking gas phase chemistry to aerosol through INCA-Indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Indoor Air Quality and Climate, Indoor Air 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of indoor hydroxyl radical for oxidation processes with INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate - Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Trocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of building energy use: from the urban to the building scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kampf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Scartezzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of INCA-Indoor model with Tapenade First tests for a sensitivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Between Indoor and Atmospheric Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of inca-indoor - role of nitrogen dioxide surface reaction in the balance of nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France – the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, Outil d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Maffeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnavale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation Assises de l'air, Congrès Assises de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Computational Fluids Dynamics (CFD) model from a roadside long term tracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flassak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air and Waste Management Association's Annual Conference and Exhibition, AWMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orlando, United States. pp.3165-3169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Villes/Atmosphère : simulation des dépenses énergétiques des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum REALISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinacion de las condiciones de frontera para el modelo de calidad de aire de Bogota empleando CHIMERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aristizabal J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Interncional de la Sociedad Mexicana del Hidrogeno “Energias Renovables”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Air Quality over India using CHIMERE chemical Transport Model (AS09-A004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 7th Annual General Meeting, Hyderabad International Convention Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+ application to Alsace region: AQ modelling and Integrated Assessment methodology in the Alsace region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the European project Life+ OPERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Nationale de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoweb 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air pollution dispersion in a street: case of Ho Chi Minh (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-sup 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series of conferences on air pollution given to the students of the Center of Atmospheric and Oceanic Sciences IISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions inverse modelling applied to regional photo-oxidant pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITM NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mesoscale Processes in Atmosphere (Ocean and Environmental Systems, Centre for Atmospheric Sciences, Indian Institut of Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Atmospheric and Oceanic Sciences, Bangalore, India, 20 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Granchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « European International conference on transforming urban systems (EICTUS) » 26, 27, 28 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of lichen extracts and compounds against Alternaria brassicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam-Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaozara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. Planta medica, 81 (S 01), pp.S1-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333, 2024, 978-2-271-15236-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et prédiction de la qualité de l’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Smart Renewable Energy System in Sustainable and Resilient Urban Energy-Climate Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Thermal Science and Energy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2026, Lecture Notes in Mechanical Engineering, 978-3-032-15367-8. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15368-5_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA Environnementale Urbaine : quelles solutions collectives pour conduire les transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Ragueneau; V. Léa; I. Charpentier; C. Tito de Morais; M. Bonnefond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers Un réseau de recherches collaboratives, situées et engagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, 2026, 978-1-78948-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pour prédire la qualité de l'air dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.251-254, 2024, 978-2-271-15237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping consumers to reduce their energy consumption and greenhouse gases emissions: what tool to develop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Meters : Artificial Intelligence to Support Proactive Management of Energy Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrated assessment modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guariso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.9-35, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current European AQ planning at regional and local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.37-66, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the current EU situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.37-68, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre végétation et climat urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc, Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines - De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.155-167, 2013, 978-2-281-12921-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banos Arnaud, Thevenin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines et risques de transports. Approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.167-194, 2010, 978-2746223431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA au service de l’étude du climat en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eurométropole de Strasbourg : un terrain d'inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adine Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et besoins en chauffage des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les strasbourgeois face à la pollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Natalia Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Siry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCA-Indoor, modèle de qualité de l’air intérieur, écrit en fortran 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, modèle d’évaluation intégrée pour la mise en place de stratégie de réduction de la pollution de l’air, écrit en Java-J2SE, fortran, matlab, NASA Worlwind- googleearth. Propriété : JRC, Université de Brescia, Terraria, ARPA, Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Interface Model, Modèle de canopée urbaine, écrit en fortran 90. Propriété : Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confrontation between Sciamachy NO2 tropospheric column and the outputs of a regional air quality model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being in the Context of Policies for Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audureau Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellio Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Towards Cleaner Air: An Evaluation of Maximum Speed Restrictions in Île-de-France during High Pollution Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to study the effect of urban structure on minimum and maximum temperatures: application to city Lahore in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Costs of Road Traffic-Related Air Pollution in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosols in indoor air: assessment with experiments in simulated atmosphere chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of applications and innovations from Ecological and Environmental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données photochimiques et prévision de la pollution troposphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Blond </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadegeblondcnrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5187-4478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071604286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and techno-economic assessment of possible pathways from sewage sludge to green energy in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar Vidyarthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratham Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121856. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air aerosol modeling and evaluation based on simulation chamber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.106161. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variability over urban, town, and rural areas: The case of Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzina Mohsin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2881-2900. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of emission reduction strategy for light and heavy-duty vehicles pollutions in high spatial–temporal resolution and emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khazini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Jamshidi Kalajahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (16), pp.23419-23435. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meteorological parameterization schemes on CTM model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 268, pp.118832. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling tropospheric ozone and particulate matter in Tunis, Tunisia using generalized additive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hedhili Zaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Air Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17159/caj/2021/31/2.8880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of urbanization and its impact on temperature trends of Quetta city in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.03-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wind speed and atmospheric stability on the air pollution reduction rate induced by noise barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.104160. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2020.104160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies to assess mean annual air pollution concentration combining numerical results and wind roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.102221. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2020.102221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD evaluation of mean pollutant concentration variations in step-down street canyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196, pp.104032. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2019.104032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mean annual NO2 concentration based on a partial dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.117087. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of material emissions and sorption of volatile organic compounds on indoor air quality in a low energy building: Field measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Growth, Mobility and Emissions of Air Pollutants in the Oran Region, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the spectral and spatial properties of natural light on indoor gas-phase chemistry: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (3), pp.426-440. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The traffic emission-dispersion model for a Central-European city agrees with measured black carbon apportioned to traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griša Močnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modeling of the urban meteorology: Integration of a new canopy model in the WRF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.60-75. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Orenstein E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Holzer M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1225-1240. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.443 - 451. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of several urban-sprawl countermeasures on building (space heating) energy demands and urban heat island intensities. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.92-121. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the major HO x radical pathways in an indoor air environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.434 - 442. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coherence in the Boundary Layer: Development of a Canopy Interface Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2016.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of current regional and local scale air quality modelling practices: Assessment and planning tools in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city scale degree-day method to assess building space heating energy demands in Strasbourg Eurometropolis (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sorption measurements of VOCs on building materials: Part 2 – Comparison between FLEC and CLIMPAQ methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.239-251. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2015.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-II:Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/83-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air quality integrated assessment modelling in the context of EU policy: A way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Juda-Rezler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65, pp.22-28. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2016.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic aerosol fraction over the Indian region: model simulations versus multi-satellite data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (4), pp.782-804. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2015.1136445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution removal by trees in public green spaces in Strasbourg city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.192 - 201. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Aerosol Fields over South Asia Using CHIMERE - Part-I:Spatio-Temporal Characteristics and Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18520/cs/v111/i1/76-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on comparison between FLEC and CLIMPAQ methods used for fast sorption measurements of VOCs on building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.518-523. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of sorption parameters with a Field and Laboratory Emission Cell (FLEC): a comparison to the test emission chamber method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.329-335. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR150281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of oxidation processes on indoor air pollution using the new time-resolved INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Urban Heat Island of Karachi by Using Finite Volume Mesoscale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Batool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safdar Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Shakrullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Basic &amp; Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/1927-5129.2015.11.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIMERE 2013 : a model for regional atmospheric composition modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Khvorostyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.981-1028. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-6-981-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the lifetime of nitrogen oxides over India using SCIAMACHY observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinmay Jena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Ghude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.1244-1252. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2013.873146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of air pollution in the area of Algiers City, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassira Benharrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Ponche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2014.064049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Optimized Methodology to Generate Road Traffic Emission Inventories and Their Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Quoc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.1344-1350. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201300261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of meteorological input and soil properties in simulating aerosols (dust, PM10 and BC) using CHIMERE chemistry transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.1249-1264. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12040-014-0466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring trade-offs between air pollutants through an Integrated Assessment Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Turrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marialuisa Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 481, pp.7-16. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of chemistry transport models over India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krishna Moorthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naseema Beegum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mian Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.210-225. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the influence of different street vegetation on traffic-induced particle dispersion using microscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annett Wania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (1), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the estimation of road traffic emission factors from tracer studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flassak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eichhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (31), pp.3814-3822. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preliminary study of urbanization, fossil fuels consumptions and CO2 emission in Karachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Razza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (13), pp.1941-1948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of SCIAMACHY nitrogen dioxide observations, in situ measurements and air quality modeling results over Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Roozendael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (D10), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JD007277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse modeling of emissions for local photooxidant pollution: Testing a new methodology with kriging constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (6), pp.1523-1535. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-24-1523-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion and Removal of Particles from Surfaces Under Humidity Controlled Air Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Adhesion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75 (3), pp.351-368. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218460108029609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone analyses and their use for short-term ozone forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (D17), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JD004515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical risk mapping with chemical transport model output and ozone station data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 179 (2), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional ozone data analysis with an air quality model over the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D23), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological research network to foster urban system transformations in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Habold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième conférence “Action versus Inaction facing Climate Change” – AICC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole scientifique et désinformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Picot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de la presse Strasbourg Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection on our practice of heterogeneous data management at the era or arttificial intelligency: ZAEU as a case study Inter et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICC2: Sciencesconf.org: Second International AICC Conference on "Action versus Innaction facing Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasnourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a smart renewable energy system for sustainable and resilient energy-climate planning of the Fessenheim territory (Haut-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international conference on “Action versus Inaction facing Climate Change” (AICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim (ESTEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison & modelling of planning methodology for local energy transitions applied to Danish and French territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET-PLANET seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions énergie-climat locales & trajectoires systémiques scénarisées – Application aux territoires autour de Fessenheim, Haut-Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche UHA "Durabilité : transitions, risques, territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTEES – Évaluation de scénarios pour une transition énergétique, économique et sociale de la région de Fessenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can noise barriers reduce pollutant exposure : an exemple of built area near a highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pollutant concentrations evolve in step-down street canyons as a function of buildings geometric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reiminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Wertel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ISAM, a new indoor sectional aerosol model – linking gas phase chemistry to aerosol through INCA-Indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Indoor Air Quality and Climate, Indoor Air 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of indoor hydroxyl radical for oxidation processes with INCA-Indoor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangfang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of ventilation on indoor air quality in a low energy school: the respective roles of indoor and outdoor sources and of chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Trocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016, 9th International Conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Songdo, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various indoor HONO formation mechanisms based on in situ measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier A. Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Indoor Air Quality and Climate - Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAQ determinants in a Low Energy school through time-resolved measurements: outdoor and indoor contributions to the indoor chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guglielmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of building energy use: from the urban to the building scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kampf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Scartezzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate (ICUC9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of INCA-Indoor model with Tapenade First tests for a sensitivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Between Indoor and Atmospheric Chemistry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of inca-indoor - role of nitrogen dioxide surface reaction in the balance of nitrous acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France - the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China. pp.000-008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling characterizations of indoor air quality in low energy public buildings in France – the MERMAID program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schoemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Indoor Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, Outil d'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Maffeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carnavale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pederzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation Assises de l'air, Congrès Assises de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities Confronted with Climate Change : How to Break the Infernal Loop of their Coevolution to avoid Future Disasters ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Public Policy (ICPP) Panel "Risks and Crisis Management: A New Cause For the Policy Makers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des trajectoires urbaines résilientes et durables face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Résilience urbaine ", ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00912473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique vulnérabilité / adaptation au changement climatique comme vecteur de durabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "L'innovation et la créativité face aux défis environnementaux de la ville contemporaine : vers des techniques et dynamiques urbaines alternatives ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon (Centre des Humanités, INSA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience au changement climatique en milieu urbain : vers des stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du PIRVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00911597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Computational Fluids Dynamics (CFD) model from a roadside long term tracer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zamudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flassak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air and Waste Management Association's Annual Conference and Exhibition, AWMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orlando, United States. pp.3165-3169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Air Quality over India using CHIMERE chemical Transport Model (AS09-A004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Satheesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 7th Annual General Meeting, Hyderabad International Convention Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinacion de las condiciones de frontera para el modelo de calidad de aire de Bogota empleando CHIMERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aristizabal J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Interncional de la Sociedad Mexicana del Hidrogeno “Energias Renovables”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+ application to Alsace region: AQ modelling and Integrated Assessment methodology in the Alsace region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick off meeting of the European project Life+ OPERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Brescia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Villes/Atmosphère : simulation des dépenses énergétiques des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum REALISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoweb 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Nationale de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of air pollution dispersion in a street: case of Ho Chi Minh (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Belalcazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Rasheed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-sup 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution modelling and forecasting in Western Europe using the CHIMERE model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series of conferences on air pollution given to the students of the Center of Atmospheric and Oceanic Sciences IISC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Atmospheric and Oceanic Sciences, Bangalore, India, 20 février 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface emissions inverse modelling applied to regional photo-oxidant pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITM NATO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air pollution mapping and forecast over Western Europe and urban areas for population exposure evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Menut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mesoscale Processes in Atmosphere (Ocean and Environmental Systems, Centre for Atmospheric Sciences, Indian Institut of Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Grandchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European International Conference on Transforming Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any room for a long term socio-ecological research on green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Granchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « European International conference on transforming urban systems (EICTUS) » 26, 27, 28 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activity of lichen extracts and compounds against Alternaria brassicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam-Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaozara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. Planta medica, 81 (S 01), pp.S1-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Characterizations of Indoor Air Quality in Low Energy Public Buildings in France - the MERMAID program (Mesures Expérimentales Représentatives et Modélisation Air Intérieur Détaillée - Representative Experimental Measurements and Detailed Indoor Air Modeling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333, 2024, 978-2-271-15236-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et prédiction de la qualité de l’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ponche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Smart Renewable Energy System in Sustainable and Resilient Urban Energy-Climate Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry de Larochelambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Labaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Thermal Science and Energy II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2026, Lecture Notes in Mechanical Engineering, 978-3-032-15367-8. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15368-5_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZA Environnementale Urbaine : quelles solutions collectives pour conduire les transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Ragueneau; V. Léa; I. Charpentier; C. Tito de Morais; M. Bonnefond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones Ateliers Un réseau de recherches collaboratives, situées et engagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, 2026, 978-1-78948-232-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pour prédire la qualité de l'air dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fouilland; Françoise Gourmelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.251-254, 2024, 978-2-271-15237-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping consumers to reduce their energy consumption and greenhouse gases emissions: what tool to develop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Meters : Artificial Intelligence to Support Proactive Management of Energy Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengths and weaknesses of the current EU situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.37-68, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current European AQ planning at regional and local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baldasano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.37-66, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrated assessment modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Douros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Finzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guariso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUARISO, Giorgio; VOLTA, Marialuisa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality Integrated Assessment. A European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.9-35, 2017, SpringerBriefs in Applied Sciences and Technology, 9783319333489. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33349-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre végétation et climat urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lofti Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc, Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines - De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.155-167, 2013, 978-2-281-12921-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banos Arnaud, Thevenin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines et risques de transports. Approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.167-194, 2010, 978-2746223431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA au service de l’étude du climat en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eurométropole de Strasbourg : un terrain d'inspiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adine Hector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les strasbourgeois face à la pollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Natalia Cristancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Siry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et besoins en chauffage des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCA-Indoor, modèle de qualité de l’air intérieur, écrit en fortran 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy Interface Model, Modèle de canopée urbaine, écrit en fortran 90. Propriété : Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasaraden Mauree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIAT+, modèle d’évaluation intégrée pour la mise en place de stratégie de réduction de la pollution de l’air, écrit en Java-J2SE, fortran, matlab, NASA Worlwind- googleearth. Propriété : JRC, Université de Brescia, Terraria, ARPA, Université de Strasbourg, CNRS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lioba Mark-Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience aux changements climatiques en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First confrontation between Sciamachy NO2 tropospheric column and the outputs of a regional air quality model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Eskes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R van Der A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bergametti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Towards Cleaner Air: An Evaluation of Maximum Speed Restrictions in Île-de-France during High Pollution Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being in the Context of Policies for Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audureau Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellio Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to study the effect of urban structure on minimum and maximum temperatures: application to city Lahore in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Hussain Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Clappier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Economic Costs of Road Traffic-Related Air Pollution in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Le Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling aerosols in indoor air: assessment with experiments in simulated atmosphere chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hauglustaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of applications and innovations from Ecological and Environmental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et résilience au changement climatique en milieu urbain : vers de nouvelles stratégies de développement urbain durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PIRVE 20-2051, Programme Interdisciplinaire de recherche Ville et Environnement (MEDDAT-CNRS); Maison des Sciences de l’Homme de Bretagne (MSHB). 2011, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données photochimiques et prévision de la pollution troposphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Blond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EC9243F"/>
+    <w:nsid w:val="2D11953B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadegeblondcnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071604286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Vidyarthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratham Arora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishi Srivastava" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Blond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzina Mohsin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Shakrullah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khazini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jamshidi Kalajahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17497-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hammouda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hedhili Zaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/caj/2021/31/2.8880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hadjou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasaraden Mauree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2016.00109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amedro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.12.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Selmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mehdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.04.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Satheesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishna Moorthy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1136445" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baldasano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.03.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srivastava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Satheesh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/83-92" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juda-Rezler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.05.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10PNMVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clappier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.075" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9TCV2PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/76-82" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHXGTFH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Sajjad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Batool" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Shirazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5129.2015.11.13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnevale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Finzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turrini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Volta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Jena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Ghude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Chate" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.873146" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khvorostyanov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-981-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benharrats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Ponche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.064049" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Satheesh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-014-0466-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Quoc Ho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300261" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLKR75DJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKWGHLCW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Belalcazar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flassak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichhorn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M62HMNF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Sajjad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F Boersma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007277" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1523-2006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460108029609" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wackernagel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lajaunie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.06.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBZHKJKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414785v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004515" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Isabelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Larochelambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Labaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611432v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Larochelambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Hauglustaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kampf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Scartezzini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charpentier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052812v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Mark-Hummel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maffeis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnavale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Belalcazar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zamudio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flassak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554786v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rojas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aristizabal J." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554818v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Satheesh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554907v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554753v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rasheed" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huttner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554784v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554861v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164470v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004346v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789746v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaozara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568926v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783032153678#affiliations" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15368-5_46" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526542v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ciani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Prifti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnevale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guariso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buekers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433163v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mehdi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511978v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;mence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Breton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Jagou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448009v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715889v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Cristancho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Celli&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320563v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320560v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320561v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330337v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Boersma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Eskes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van Der A" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04771393v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Palma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audureau Julie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellio Antoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Dany" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796653v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Frioux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250530v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796624v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877070v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426027v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00003337v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadegeblondcnrs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5187-4478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071604286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Vidyarthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratham Arora" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ponche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121856" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mendez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain Sajjad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzina Mohsin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Shakrullah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clappier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khazini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jamshidi Kalajahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17497-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishi Srivastava" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Blond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Hammouda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hedhili Zaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/caj/2021/31/2.8880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041494v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reiminger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vazquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2020.104160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wertel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2019.104032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Rizk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rahal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hadjou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;ndez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ward" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12450" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.04.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasaraden Mauree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2018.08.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amedro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blondeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12320" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.12.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12316" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2016.00109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thunis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baldasano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.03.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clappier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.075" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9TCV2PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.12.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCJNCSLG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Srivastava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Satheesh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krishna Moorthy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/83-92" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juda-Rezler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2016.05.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10PNMVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Satheesh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1136445" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Selmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mehdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.04.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v111/i1/76-82" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.072" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303737v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR150281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHXGTFH1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Sajjad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Batool" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safdar Shirazi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/1927-5129.2015.11.13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khvorostyanov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-981-2013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmay Jena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Ghude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Chate" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2013.873146" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benharrats" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Ponche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2014.064049" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Quoc Ho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201300261" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLKR75DJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Satheesh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12040-014-0466-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnevale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Finzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pederzoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Turrini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Volta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naseema Beegum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKWGHLCW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos Belalcazar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flassak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eichhorn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.06.038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M62HMNF1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Sajjad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F Boersma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eskes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007277" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-24-1523-2006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414770v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460108029609" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004515" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wackernagel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lajaunie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.06.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBZHKJKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003679" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Picot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Isabelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Larochelambert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Labaude" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611432v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Larochelambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513878v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02298748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ward" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Trocquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Hauglustaine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631025v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guglielmino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kampf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Scartezzini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charpentier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schoemaecker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verriele" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lioba Mark-Hummel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maffeis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carnavale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911070v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Glatron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628762v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00624860v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quenault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911597v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Belalcazar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zamudio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flassak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Satheesh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554786v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rojas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aristizabal J." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554887v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554756v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rasheed" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huttner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554784v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554861v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554825v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004346v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789746v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaozara" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634518v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568926v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783032153678#affiliations" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15368-5_46" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526542v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ciani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Prifti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433163v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carnevale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863937v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buekers" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finzi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guariso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33349-6_2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lofti Mehdi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511978v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;mence" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wenger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Breton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Jagou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715889v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Natalia Cristancho" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Celli&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448009v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320563v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320561v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05320560v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330337v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Boersma" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Eskes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van Der A" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796653v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Le Frioux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04771393v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre de Palma" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audureau Julie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellio Antoine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Dany" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250530v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796624v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877070v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426027v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01485926v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00003337v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>