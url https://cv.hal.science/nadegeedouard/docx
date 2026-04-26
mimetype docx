--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Edouard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, dietary nitrogen content and milking shift (morning and evening) on the composition, lipolysis, heat stability and freezing point of cow milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dairy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79 (1), pp.e70098. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0307.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and truly digestible protein efficiencies of dairy cows fed fresh herbage- or maize forage-based diets: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101511. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of replacing corn silage and soybean meal with an increasing percentage of fresh herbage on dairy cow nitrogen use efficiency and flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (1), pp.e13965. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/asj.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen balance in dairy cows fed low-nitrogen diets based on various proportions of fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (10), pp.100976. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.5004-5023. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and nitrous oxide emissions from dairy cows on straw-based litter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNflow: A dataset on nitrogen flows and balances in dairy cows fed maize forage or herbage-based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107393. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feed restriction improves feed and milk efficiencies and reduces methane emissions of less efficient lactating Holstein cows without impairing their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4408-4422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate-rich supplements can improve nitrogen use efficiency and mitigate nitrogenous gas emissions from the excreta of dairy cows grazing temperate grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.1184-1195. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database to collect emission values for livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Brame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.1899. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2019.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.164-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’atténuation des émissions de gaz à effet de serre en élevage bovin lait et viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.301-315. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513779191662847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CO2- and SF6- based tracer gas methods for the estimation of ventilation rates in a naturally ventilated dairy barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik J.C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of mixing ratios of ammonia and tracer gases in a naturally ventilated dairy cow barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDIR gas sensor for spatial monitoring of carbon dioxide concentrations in naturally ventilated livestock buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.11239-11257. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150511239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance et efficacité alimentaire des bovins au pâturage en conditions tropicales : étude par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of nutrient intake, feed efficiency and performance in cattle grazing on tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.973-982. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114003279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (Suppl. 2), pp.266-282. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging in a heterogeneous environment—An experimental study of the trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 126 (1-2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sward height affect feeding patch choice and voluntary intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (3-4), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’utilisation de la ressource pâturée par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: effect of forage quality with emphasis on individual variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1526-1533. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy barns when cows share their time between barn and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac au bâtiment lorsque les vaches partagent leur temps entre l'étable et le pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agricoles : sources de contaminations atmosphériques ayant des effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Qualité de Air et Santé Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Objectif Scientific 3 « Gestion sobre, protection et restauration des ressources air, eau et sol » du Département AgroEcoSystem INRAE, Nov 2024, Saint-Rémy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMIGRAZE Stratégies d'alimentation associant fourrages pâturés et conservés : atouts ou contraintes pour l'efficience azotée et les émissions gazeuses en élevage laitier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening method for GHG and NH3 measurements – first results based on a European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for reducing methane from dairy cows: what expectation with French local resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method developed for estimating the on-farm EFGHG and NH3 – presentation & results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets EMIGRAZE et CCCfarming (WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du RMT MAELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care cattle farming initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot Koerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juškienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen excretion and ammonia emissions in dairy cows fed low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care dairy farming – highlights and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keatinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient circularity: the role of dairy systems and a solution for GHG and NH3 mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of a screening method for GHG emission measurements in European dairy cattle barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’alimentation et valorisation des effluents pour réduire les impacts environnementaux des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine de Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficience alimentaire des vaches laitières les moins efficientes par une restriction alimentaire de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.202-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting feed intake of lactating dairy cows: effect on feed efficiency and methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing IR absorption spectroscopy, acid traps and passive diffusion samplers for the measurement of ammonia concentration in dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions from deep litter systems for dairy cattle in constracted feeding situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche globale de la valorisation des effluents organiques. Le projet Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2017 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Saint-Jacques-de-la-Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac au bâtiment, au stockage et à l'épandage de fumiers produits par des vaches laitières nourries avec deux rations contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’équilibre en azote dégradable et de l’alimentation protéique individualisée sur l’efficience d’utilisation de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval à l’herbe et impact sur la biodiversité des milieux pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt social, économique et écologique du cheval pour la valorisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy in livestock buildings: Interference effects on ammonia, nitrous oxide and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Livestock Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. journée du Réseau Equin Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chamberet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chargement sur la sélection alimentaire des chevaux, leurs performances et la biodiversité prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des caractéristiques du couvert pâturé sur les préférences alimentaires des chevaux et conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing intensity on foraging behaviour and patch selection by horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour by horses facing a trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. 777 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward accessibility affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 28 “Maximizing forage and pasture use in the diet of herbivores"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2007, Dublin, France. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la hauteur de l'herbe pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ième journée d'étude de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion et choix alimentaires du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions of dairy systems with or without grazing: considering barn, storage and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands. pp.201, 2025, RAMIRAN 2025 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ammonia and greenhouse gas emissions of dairy cattle house in 60 farms over eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Gas and Dust Emissions from Livestock (EMILI 2024 Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , pp.89, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac de systèmes laitiers avec ou sans pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATEFFI : un nouveau bâtiment d’élevage pour la mesure des flux, intégré au GIS Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma urea and diet crude protein concentration relationship in grazing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.446, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows in dairy cows fed various proportions of low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen academic publishers, Grassland Science in Europe, 27, pp.566-568, Grassland at the heart of circular and sustainable food systems. Proceedings of the 29th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience azotée des vaches laitières nourries avec des régimes à base d’herbe verte ou de maïs fourrage : une comparaison par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l'élevage - Idele; INRAE, pp.95, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l’Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.289, 2022, 26èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation protéique individualisée des vaches laitières est-elle une option intéressante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.221, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d’ammoniac et de protoxyde d’azote au bâtiment et au stockage de fumiers bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’élevage laitier dans la bioéconomie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacqueroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nitrogen balance in dairy cows: does every drop of sweat count?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk urea model to better assess nitrogen excretion and feeding practice in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait, un indicateur pour estimer les rejets azotés et piloter l'alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of milking time, temperature and diet nitrogen level on milk composition of dairy cows and on some milk properties (freezing point, lipolysis and heat stability)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brégeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions during solid manure management at housing and storage stages from dairy cattle in contrasted feeding and climatic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C-N-P-S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure measurement to optimize acid trap for ammonia emission calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stilmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un bâtiment d’élevage expérimental pour l’étude de l’efficience et le phénotypage des animaux laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy cows grazing an annual temperate pasture with or without energetic supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une nouvelle méthode de mesure des concentrations en ammoniac dans les bâtiments d’élevage bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lecorgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gas emissions from straw-based deep litter systems for dairy cattle fed with contrasting diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on emissions of gas and dust from livestock. EMILI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Florianopolis, Brazil. , 2015, EmiLi 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make better use of nitrogen to limit losses, to mitigate environmental impacts and to improve N efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pekin, China. , 2015, Conférence franco-chinoise sur l'agro-écologie dans le contexte du changement climatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low protein degr adability and precision protein feeding improve nitrogen efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de précision pour accroître l'efficience par une prise en compte de la variabilité individuelle : exemple de l'alimentation protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. Cambridge University Press, Animal, 7 (Suppl. 2), 2013, Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan azoté chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen partitioning into faeces, urine and milk of dairy cows according to feeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do horses graze pastures and affect the diversity of grassland ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 132, pp.147-161, 2012, EAAP Scientific Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better performances achieved in natural tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems (ICLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alègre, Brazil. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative review and meta-analysis of the determinants of ruminant production in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 1 (2), 2010, International Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques du couvert déterminent les préférences alimentaires des chevaux au pâturage? Conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AVEF (Association des Vétérinaires Equins Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse grazing behaviour: Trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, Abstracts of the 31st International Ethological Conference (IEC 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: individual variability in the effect of forage quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward height and quality affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of horse grazing under different stocking rates on the selection of feeding patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'accessibilité de la ressource pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5704543715167085E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN 2-7380-1392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME (France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Impacts of Agriculture on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.245-282, 2020, 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 et CO2 en élevage avicole, bovin et porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les émissions gazeuses en bâtiment de systèmes sur lisier et sur fumier en bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Publishers, 2015, 978-90-8686-237-5. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-237-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage. Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition et Alimentation des Chevaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 620 p., 2012, Collection Savoir-Faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African locust bean (Parkia biglobosa & Parkia filicoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizoma peanut (Arachis glabrata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral tree (Erythrina variegata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/23080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzelia (Afzelia africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/24689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken rice and polished rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.feedipedia.org/node/748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peanut hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://feedipedia.org/node/696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize green forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewers yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/13883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carib grass (Eriochloa polystachya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy vetch (Vicia villosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatropha (Jatropha sp.) kernel meal and other jatropha products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la hauteur et de la qualité de l'herbe sur la sélection des sites d'alimentation par les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion du cheval à l'auge: quelle influence de la qualité du fourrage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on improved estimates on CH4 and N2O emissions from manure management systems (D3.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision document on the revision of the VERA protocol on air cleaning technologies. Measuring techniques for the determination of the removal efficiency for ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Melse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Riis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of simulation to quantify the effect of the main factors affecting N balance at cow level (D7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Stichting wageningen research. 2013, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire des chevaux au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINANTS DE L'UTILISATION DES RESSOURCES ALIMENTAIRES PAR LE CHEVAL : INFLUENCE DE LA QUALITE ET DE LA HAUTEUR DE LA VEGETATION SUR L'INGESTION ET LES CHOIX DE SITES D'ALIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université de Limoges, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Edouard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, dietary nitrogen content and milking shift (morning and evening) on the composition, lipolysis, heat stability and freezing point of cow milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dairy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79 (1), pp.e70098. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0307.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and truly digestible protein efficiencies of dairy cows fed fresh herbage- or maize forage-based diets: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101511. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of replacing corn silage and soybean meal with an increasing percentage of fresh herbage on dairy cow nitrogen use efficiency and flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (1), pp.e13965. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/asj.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen balance in dairy cows fed low-nitrogen diets based on various proportions of fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (10), pp.100976. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.5004-5023. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and nitrous oxide emissions from dairy cows on straw-based litter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNflow: A dataset on nitrogen flows and balances in dairy cows fed maize forage or herbage-based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107393. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feed restriction improves feed and milk efficiencies and reduces methane emissions of less efficient lactating Holstein cows without impairing their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4408-4422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate-rich supplements can improve nitrogen use efficiency and mitigate nitrogenous gas emissions from the excreta of dairy cows grazing temperate grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.1184-1195. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database to collect emission values for livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Brame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.1899. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2019.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.164-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’atténuation des émissions de gaz à effet de serre en élevage bovin lait et viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.301-315. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513779191662847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CO2- and SF6- based tracer gas methods for the estimation of ventilation rates in a naturally ventilated dairy barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik J.C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of mixing ratios of ammonia and tracer gases in a naturally ventilated dairy cow barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDIR gas sensor for spatial monitoring of carbon dioxide concentrations in naturally ventilated livestock buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.11239-11257. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150511239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance et efficacité alimentaire des bovins au pâturage en conditions tropicales : étude par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of nutrient intake, feed efficiency and performance in cattle grazing on tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.973-982. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114003279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (Suppl. 2), pp.266-282. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging in a heterogeneous environment—An experimental study of the trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 126 (1-2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sward height affect feeding patch choice and voluntary intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (3-4), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’utilisation de la ressource pâturée par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: effect of forage quality with emphasis on individual variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1526-1533. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy barns when cows share their time between barn and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac au bâtiment lorsque les vaches partagent leur temps entre l'étable et le pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agricoles : sources de contaminations atmosphériques ayant des effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Qualité de Air et Santé Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Objectif Scientific 3 « Gestion sobre, protection et restauration des ressources air, eau et sol » du Département AgroEcoSystem INRAE, Nov 2024, Saint-Rémy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMIGRAZE Stratégies d'alimentation associant fourrages pâturés et conservés : atouts ou contraintes pour l'efficience azotée et les émissions gazeuses en élevage laitier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening method for GHG and NH3 measurements – first results based on a European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for reducing methane from dairy cows: what expectation with French local resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method developed for estimating the on-farm EFGHG and NH3 – presentation & results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets EMIGRAZE et CCCfarming (WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du RMT MAELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care cattle farming initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot Koerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juškienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen excretion and ammonia emissions in dairy cows fed low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care dairy farming – highlights and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keatinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of a screening method for GHG emission measurements in European dairy cattle barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient circularity: the role of dairy systems and a solution for GHG and NH3 mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’alimentation et valorisation des effluents pour réduire les impacts environnementaux des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine de Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficience alimentaire des vaches laitières les moins efficientes par une restriction alimentaire de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.202-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting feed intake of lactating dairy cows: effect on feed efficiency and methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing IR absorption spectroscopy, acid traps and passive diffusion samplers for the measurement of ammonia concentration in dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions from deep litter systems for dairy cattle in constracted feeding situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche globale de la valorisation des effluents organiques. Le projet Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2017 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Saint-Jacques-de-la-Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac au bâtiment, au stockage et à l'épandage de fumiers produits par des vaches laitières nourries avec deux rations contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’équilibre en azote dégradable et de l’alimentation protéique individualisée sur l’efficience d’utilisation de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval à l’herbe et impact sur la biodiversité des milieux pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt social, économique et écologique du cheval pour la valorisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. journée du Réseau Equin Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chamberet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy in livestock buildings: Interference effects on ammonia, nitrous oxide and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Livestock Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chargement sur la sélection alimentaire des chevaux, leurs performances et la biodiversité prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des caractéristiques du couvert pâturé sur les préférences alimentaires des chevaux et conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing intensity on foraging behaviour and patch selection by horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour by horses facing a trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. 777 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward accessibility affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 28 “Maximizing forage and pasture use in the diet of herbivores"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2007, Dublin, France. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la hauteur de l'herbe pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ième journée d'étude de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion et choix alimentaires du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions of dairy systems with or without grazing: considering barn, storage and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands. pp.201, 2025, RAMIRAN 2025 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ammonia and greenhouse gas emissions of dairy cattle house in 60 farms over eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Gas and Dust Emissions from Livestock (EMILI 2024 Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , pp.89, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac de systèmes laitiers avec ou sans pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATEFFI : un nouveau bâtiment d’élevage pour la mesure des flux, intégré au GIS Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma urea and diet crude protein concentration relationship in grazing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.446, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience azotée des vaches laitières nourries avec des régimes à base d’herbe verte ou de maïs fourrage : une comparaison par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l'élevage - Idele; INRAE, pp.95, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows in dairy cows fed various proportions of low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen academic publishers, Grassland Science in Europe, 27, pp.566-568, Grassland at the heart of circular and sustainable food systems. Proceedings of the 29th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l’Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.289, 2022, 26èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation protéique individualisée des vaches laitières est-elle une option intéressante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.221, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d’ammoniac et de protoxyde d’azote au bâtiment et au stockage de fumiers bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’élevage laitier dans la bioéconomie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacqueroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nitrogen balance in dairy cows: does every drop of sweat count?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk urea model to better assess nitrogen excretion and feeding practice in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait, un indicateur pour estimer les rejets azotés et piloter l'alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of milking time, temperature and diet nitrogen level on milk composition of dairy cows and on some milk properties (freezing point, lipolysis and heat stability)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brégeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions during solid manure management at housing and storage stages from dairy cattle in contrasted feeding and climatic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C-N-P-S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure measurement to optimize acid trap for ammonia emission calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stilmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un bâtiment d’élevage expérimental pour l’étude de l’efficience et le phénotypage des animaux laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy cows grazing an annual temperate pasture with or without energetic supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une nouvelle méthode de mesure des concentrations en ammoniac dans les bâtiments d’élevage bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lecorgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gas emissions from straw-based deep litter systems for dairy cattle fed with contrasting diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on emissions of gas and dust from livestock. EMILI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Florianopolis, Brazil. , 2015, EmiLi 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make better use of nitrogen to limit losses, to mitigate environmental impacts and to improve N efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pekin, China. , 2015, Conférence franco-chinoise sur l'agro-écologie dans le contexte du changement climatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low protein degr adability and precision protein feeding improve nitrogen efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de précision pour accroître l'efficience par une prise en compte de la variabilité individuelle : exemple de l'alimentation protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. Cambridge University Press, Animal, 7 (Suppl. 2), 2013, Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan azoté chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen partitioning into faeces, urine and milk of dairy cows according to feeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do horses graze pastures and affect the diversity of grassland ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 132, pp.147-161, 2012, EAAP Scientific Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better performances achieved in natural tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems (ICLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alègre, Brazil. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative review and meta-analysis of the determinants of ruminant production in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 1 (2), 2010, International Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques du couvert déterminent les préférences alimentaires des chevaux au pâturage? Conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AVEF (Association des Vétérinaires Equins Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse grazing behaviour: Trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, Abstracts of the 31st International Ethological Conference (IEC 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward height and quality affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: individual variability in the effect of forage quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of horse grazing under different stocking rates on the selection of feeding patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'accessibilité de la ressource pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5704543715167085E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN 2-7380-1392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME (France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Impacts of Agriculture on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.245-282, 2020, 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 et CO2 en élevage avicole, bovin et porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les émissions gazeuses en bâtiment de systèmes sur lisier et sur fumier en bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Publishers, 2015, 978-90-8686-237-5. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-237-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage. Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition et Alimentation des Chevaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 620 p., 2012, Collection Savoir-Faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African locust bean (Parkia biglobosa & Parkia filicoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizoma peanut (Arachis glabrata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral tree (Erythrina variegata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/23080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzelia (Afzelia africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/24689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken rice and polished rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.feedipedia.org/node/748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewers yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peanut hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://feedipedia.org/node/696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize green forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/13883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carib grass (Eriochloa polystachya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy vetch (Vicia villosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatropha (Jatropha sp.) kernel meal and other jatropha products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la hauteur et de la qualité de l'herbe sur la sélection des sites d'alimentation par les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion du cheval à l'auge: quelle influence de la qualité du fourrage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on improved estimates on CH4 and N2O emissions from manure management systems (D3.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision document on the revision of the VERA protocol on air cleaning technologies. Measuring techniques for the determination of the removal efficiency for ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Melse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Riis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of simulation to quantify the effect of the main factors affecting N balance at cow level (D7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Stichting wageningen research. 2013, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire des chevaux au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINANTS DE L'UTILISATION DES RESSOURCES ALIMENTAIRES PAR LE CHEVAL : INFLUENCE DE LA QUALITE ET DE LA HAUTEUR DE LA VEGETATION SUR L'INGESTION ET LES CHOIX DE SITES D'ALIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université de Limoges, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Riosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.70098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020283" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17654" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. R. Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Oziemblowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Michelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513779191662847E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chadwick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000736" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3602RHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVHJ6R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Becciolini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cieslak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot Koerkamp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieslak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koening" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ju&#353;kien&#279;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Laza-Knoerr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuipers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keatinge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vries" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becciolini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Rossini Almeida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274099v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423147v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Point" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacqueroud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumercy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Br&#233;geron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Almeida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stilmant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591139v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o G. R. Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M. Oziemblowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila R. Martins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela M. Michelon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbz.org.br" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lecorgne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210893v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754983v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751496v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210994v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-237-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210413v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387586v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604571v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605280v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607050v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210896v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210895v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210894v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653435v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210636v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henderson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601957v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera Losada" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Melse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Riis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365057v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Riosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.70098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020283" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17654" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. R. Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Oziemblowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Michelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513779191662847E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chadwick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000736" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3602RHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVHJ6R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Becciolini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cieslak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot Koerkamp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieslak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koening" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ju&#353;kien&#279;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Laza-Knoerr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuipers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keatinge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vries" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becciolini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938408v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Rossini Almeida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274099v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423147v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Point" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacqueroud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumercy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Br&#233;geron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Almeida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602620v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stilmant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591139v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o G. R. Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M. Oziemblowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila R. Martins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela M. Michelon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbz.org.br" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lecorgne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210893v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210994v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-237-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210413v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387586v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607050v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210896v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210895v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210894v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653435v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210636v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henderson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601957v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera Losada" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Melse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Riis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365057v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>