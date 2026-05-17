--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Edouard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, dietary nitrogen content and milking shift (morning and evening) on the composition, lipolysis, heat stability and freezing point of cow milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dairy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79 (1), pp.e70098. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0307.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and truly digestible protein efficiencies of dairy cows fed fresh herbage- or maize forage-based diets: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101511. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of replacing corn silage and soybean meal with an increasing percentage of fresh herbage on dairy cow nitrogen use efficiency and flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (1), pp.e13965. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/asj.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen balance in dairy cows fed low-nitrogen diets based on various proportions of fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (10), pp.100976. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.5004-5023. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and nitrous oxide emissions from dairy cows on straw-based litter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNflow: A dataset on nitrogen flows and balances in dairy cows fed maize forage or herbage-based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107393. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feed restriction improves feed and milk efficiencies and reduces methane emissions of less efficient lactating Holstein cows without impairing their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4408-4422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate-rich supplements can improve nitrogen use efficiency and mitigate nitrogenous gas emissions from the excreta of dairy cows grazing temperate grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.1184-1195. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database to collect emission values for livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Brame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.1899. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2019.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.164-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’atténuation des émissions de gaz à effet de serre en élevage bovin lait et viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.301-315. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513779191662847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CO2- and SF6- based tracer gas methods for the estimation of ventilation rates in a naturally ventilated dairy barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik J.C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of mixing ratios of ammonia and tracer gases in a naturally ventilated dairy cow barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDIR gas sensor for spatial monitoring of carbon dioxide concentrations in naturally ventilated livestock buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.11239-11257. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150511239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance et efficacité alimentaire des bovins au pâturage en conditions tropicales : étude par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of nutrient intake, feed efficiency and performance in cattle grazing on tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.973-982. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114003279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (Suppl. 2), pp.266-282. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging in a heterogeneous environment—An experimental study of the trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 126 (1-2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sward height affect feeding patch choice and voluntary intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (3-4), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’utilisation de la ressource pâturée par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: effect of forage quality with emphasis on individual variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1526-1533. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy barns when cows share their time between barn and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac au bâtiment lorsque les vaches partagent leur temps entre l'étable et le pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agricoles : sources de contaminations atmosphériques ayant des effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Qualité de Air et Santé Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Objectif Scientific 3 « Gestion sobre, protection et restauration des ressources air, eau et sol » du Département AgroEcoSystem INRAE, Nov 2024, Saint-Rémy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMIGRAZE Stratégies d'alimentation associant fourrages pâturés et conservés : atouts ou contraintes pour l'efficience azotée et les émissions gazeuses en élevage laitier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening method for GHG and NH3 measurements – first results based on a European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for reducing methane from dairy cows: what expectation with French local resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method developed for estimating the on-farm EFGHG and NH3 – presentation & results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets EMIGRAZE et CCCfarming (WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du RMT MAELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care cattle farming initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot Koerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juškienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen excretion and ammonia emissions in dairy cows fed low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care dairy farming – highlights and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keatinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of a screening method for GHG emission measurements in European dairy cattle barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient circularity: the role of dairy systems and a solution for GHG and NH3 mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’alimentation et valorisation des effluents pour réduire les impacts environnementaux des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine de Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficience alimentaire des vaches laitières les moins efficientes par une restriction alimentaire de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.202-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting feed intake of lactating dairy cows: effect on feed efficiency and methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing IR absorption spectroscopy, acid traps and passive diffusion samplers for the measurement of ammonia concentration in dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions from deep litter systems for dairy cattle in constracted feeding situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche globale de la valorisation des effluents organiques. Le projet Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2017 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Saint-Jacques-de-la-Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac au bâtiment, au stockage et à l'épandage de fumiers produits par des vaches laitières nourries avec deux rations contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’équilibre en azote dégradable et de l’alimentation protéique individualisée sur l’efficience d’utilisation de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval à l’herbe et impact sur la biodiversité des milieux pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt social, économique et écologique du cheval pour la valorisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. journée du Réseau Equin Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chamberet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy in livestock buildings: Interference effects on ammonia, nitrous oxide and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Livestock Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chargement sur la sélection alimentaire des chevaux, leurs performances et la biodiversité prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des caractéristiques du couvert pâturé sur les préférences alimentaires des chevaux et conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing intensity on foraging behaviour and patch selection by horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour by horses facing a trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. 777 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward accessibility affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 28 “Maximizing forage and pasture use in the diet of herbivores"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2007, Dublin, France. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la hauteur de l'herbe pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ième journée d'étude de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion et choix alimentaires du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions of dairy systems with or without grazing: considering barn, storage and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands. pp.201, 2025, RAMIRAN 2025 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ammonia and greenhouse gas emissions of dairy cattle house in 60 farms over eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Gas and Dust Emissions from Livestock (EMILI 2024 Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , pp.89, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac de systèmes laitiers avec ou sans pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATEFFI : un nouveau bâtiment d’élevage pour la mesure des flux, intégré au GIS Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma urea and diet crude protein concentration relationship in grazing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.446, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience azotée des vaches laitières nourries avec des régimes à base d’herbe verte ou de maïs fourrage : une comparaison par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l'élevage - Idele; INRAE, pp.95, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows in dairy cows fed various proportions of low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen academic publishers, Grassland Science in Europe, 27, pp.566-568, Grassland at the heart of circular and sustainable food systems. Proceedings of the 29th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l’Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.289, 2022, 26èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation protéique individualisée des vaches laitières est-elle une option intéressante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.221, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d’ammoniac et de protoxyde d’azote au bâtiment et au stockage de fumiers bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’élevage laitier dans la bioéconomie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacqueroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nitrogen balance in dairy cows: does every drop of sweat count?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk urea model to better assess nitrogen excretion and feeding practice in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait, un indicateur pour estimer les rejets azotés et piloter l'alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of milking time, temperature and diet nitrogen level on milk composition of dairy cows and on some milk properties (freezing point, lipolysis and heat stability)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brégeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions during solid manure management at housing and storage stages from dairy cattle in contrasted feeding and climatic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C-N-P-S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure measurement to optimize acid trap for ammonia emission calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stilmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un bâtiment d’élevage expérimental pour l’étude de l’efficience et le phénotypage des animaux laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy cows grazing an annual temperate pasture with or without energetic supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une nouvelle méthode de mesure des concentrations en ammoniac dans les bâtiments d’élevage bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lecorgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gas emissions from straw-based deep litter systems for dairy cattle fed with contrasting diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on emissions of gas and dust from livestock. EMILI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Florianopolis, Brazil. , 2015, EmiLi 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make better use of nitrogen to limit losses, to mitigate environmental impacts and to improve N efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pekin, China. , 2015, Conférence franco-chinoise sur l'agro-écologie dans le contexte du changement climatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low protein degr adability and precision protein feeding improve nitrogen efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de précision pour accroître l'efficience par une prise en compte de la variabilité individuelle : exemple de l'alimentation protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. Cambridge University Press, Animal, 7 (Suppl. 2), 2013, Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan azoté chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen partitioning into faeces, urine and milk of dairy cows according to feeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do horses graze pastures and affect the diversity of grassland ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 132, pp.147-161, 2012, EAAP Scientific Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better performances achieved in natural tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems (ICLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alègre, Brazil. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative review and meta-analysis of the determinants of ruminant production in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 1 (2), 2010, International Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques du couvert déterminent les préférences alimentaires des chevaux au pâturage? Conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AVEF (Association des Vétérinaires Equins Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse grazing behaviour: Trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, Abstracts of the 31st International Ethological Conference (IEC 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward height and quality affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: individual variability in the effect of forage quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of horse grazing under different stocking rates on the selection of feeding patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'accessibilité de la ressource pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5704543715167085E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN 2-7380-1392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME (France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Impacts of Agriculture on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.245-282, 2020, 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 et CO2 en élevage avicole, bovin et porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les émissions gazeuses en bâtiment de systèmes sur lisier et sur fumier en bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Publishers, 2015, 978-90-8686-237-5. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-237-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage. Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition et Alimentation des Chevaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 620 p., 2012, Collection Savoir-Faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African locust bean (Parkia biglobosa & Parkia filicoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizoma peanut (Arachis glabrata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral tree (Erythrina variegata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/23080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzelia (Afzelia africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/24689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken rice and polished rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.feedipedia.org/node/748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewers yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peanut hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://feedipedia.org/node/696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize green forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/13883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carib grass (Eriochloa polystachya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy vetch (Vicia villosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatropha (Jatropha sp.) kernel meal and other jatropha products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la hauteur et de la qualité de l'herbe sur la sélection des sites d'alimentation par les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion du cheval à l'auge: quelle influence de la qualité du fourrage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on improved estimates on CH4 and N2O emissions from manure management systems (D3.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision document on the revision of the VERA protocol on air cleaning technologies. Measuring techniques for the determination of the removal efficiency for ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Melse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Riis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of simulation to quantify the effect of the main factors affecting N balance at cow level (D7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Stichting wageningen research. 2013, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire des chevaux au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINANTS DE L'UTILISATION DES RESSOURCES ALIMENTAIRES PAR LE CHEVAL : INFLUENCE DE LA QUALITE ET DE LA HAUTEUR DE LA VEGETATION SUR L'INGESTION ET LES CHOIX DE SITES D'ALIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université de Limoges, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nadège Edouard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, dietary nitrogen content and milking shift (morning and evening) on the composition, lipolysis, heat stability and freezing point of cow milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dairy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79 (1), pp.e70098. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-0307.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and truly digestible protein efficiencies of dairy cows fed fresh herbage- or maize forage-based diets: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101511. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of replacing corn silage and soybean meal with an increasing percentage of fresh herbage on dairy cow nitrogen use efficiency and flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (1), pp.e13965. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/asj.13965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen balance in dairy cows fed low-nitrogen diets based on various proportions of fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (10), pp.100976. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’animal au territoire, regards sur l’efficience de l’azote dans les systèmes bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.1.5498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Nasrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.5004-5023. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and nitrous oxide emissions from dairy cows on straw-based litter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.283. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos13020283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowNflow: A dataset on nitrogen flows and balances in dairy cows fed maize forage or herbage-based diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.107393. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feed restriction improves feed and milk efficiencies and reduces methane emissions of less efficient lactating Holstein cows without impairing their performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4408-4422. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate-rich supplements can improve nitrogen use efficiency and mitigate nitrogenous gas emissions from the excreta of dairy cows grazing temperate grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.1184-1195. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119003057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a database to collect emission values for livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Brame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (6), pp.1899. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2019.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diet and manure management on ammonia and greenhouse gas emissions from dairy barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.2903-2912. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.164-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’atténuation des émissions de gaz à effet de serre en élevage bovin lait et viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chambaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.301-315. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513779191662847E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low degradable protein supply to increase nitrogen efficiency in lactating dairy cows and reduce environmental impacts at barn level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.212-220. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CO2- and SF6- based tracer gas methods for the estimation of ventilation rates in a naturally ventilated dairy barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik J.C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of mixing ratios of ammonia and tracer gases in a naturally ventilated dairy cow barn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDIR gas sensor for spatial monitoring of carbon dioxide concentrations in naturally ventilated livestock buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano B. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico W.M. Ogink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Jan C. van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda de Fatima F. Tinôco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.11239-11257. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150511239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance et efficacité alimentaire des bovins au pâturage en conditions tropicales : étude par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of nutrient intake, feed efficiency and performance in cattle grazing on tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp.973-982. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114003279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (Suppl. 2), pp.266-282. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113000736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared photoacoustic spectroscopy in animal houses: Effect of non-compensated interferences on ammonia, nitrous oxide and methane air concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), pp.318 - 326. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging in a heterogeneous environment—An experimental study of the trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 126 (1-2), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sward height affect feeding patch choice and voluntary intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (3-4), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants de l’utilisation de la ressource pâturée par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: effect of forage quality with emphasis on individual variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1526-1533. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy barns when cows share their time between barn and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac au bâtiment lorsque les vaches partagent leur temps entre l'étable et le pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes agricoles : sources de contaminations atmosphériques ayant des effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Qualité de Air et Santé Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Objectif Scientific 3 « Gestion sobre, protection et restauration des ressources air, eau et sol » du Département AgroEcoSystem INRAE, Nov 2024, Saint-Rémy les Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMIGRAZE Stratégies d'alimentation associant fourrages pâturés et conservés : atouts ou contraintes pour l'efficience azotée et les émissions gazeuses en élevage laitier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a screening method for GHG and NH3 measurements – first results based on a European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for reducing methane from dairy cows: what expectation with French local resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dufreneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method developed for estimating the on-farm EFGHG and NH3 – presentation & results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets EMIGRAZE et CCCfarming (WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du RMT MAELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care cattle farming initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Groot Koerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieslak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Juškienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca-Lucia Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen excretion and ammonia emissions in dairy cows fed low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of a screening method for GHG emission measurements in European dairy cattle barns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient circularity: the role of dairy systems and a solution for GHG and NH3 mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate care dairy farming – highlights and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuipers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ruska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keatinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’alimentation et valorisation des effluents pour réduire les impacts environnementaux des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine de Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Correa-Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi certaines vaches laitières sont plus efficientes que d’autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'efficience alimentaire des vaches laitières les moins efficientes par une restriction alimentaire de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.202-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting feed intake of lactating dairy cows: effect on feed efficiency and methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données ELFE : vers une meilleure connaissance des émissions gazeuses liées à l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing IR absorption spectroscopy, acid traps and passive diffusion samplers for the measurement of ammonia concentration in dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions from deep litter systems for dairy cattle in constracted feeding situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche globale de la valorisation des effluents organiques. Le projet Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2017 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Saint-Jacques-de-la-Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac au bâtiment, au stockage et à l'épandage de fumiers produits par des vaches laitières nourries avec deux rations contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’équilibre en azote dégradable et de l’alimentation protéique individualisée sur l’efficience d’utilisation de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire du cheval à l’herbe et impact sur la biodiversité des milieux pâturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt social, économique et écologique du cheval pour la valorisation des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoacoustic spectroscopy in livestock buildings: Interference effects on ammonia, nitrous oxide and methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Livestock Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. journée du Réseau Equin Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chamberet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chargement sur la sélection alimentaire des chevaux, leurs performances et la biodiversité prairiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des caractéristiques du couvert pâturé sur les préférences alimentaires des chevaux et conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazing intensity on foraging behaviour and patch selection by horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour by horses facing a trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. 777 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward accessibility affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 28 “Maximizing forage and pasture use in the diet of herbivores"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2007, Dublin, France. 298 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la hauteur de l'herbe pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ième journée d'étude de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion et choix alimentaires du cheval au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ammonia and greenhouse gas emissions of dairy cattle house in 60 farms over eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becciolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cieślak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Gas and Dust Emissions from Livestock (EMILI 2024 Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. , pp.89, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions of dairy systems with or without grazing: considering barn, storage and pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Ramiran conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Wageningen, Netherlands. pp.201, 2025, RAMIRAN 2025 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions d'ammoniac de systèmes laitiers avec ou sans pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BATEFFI : un nouveau bâtiment d’élevage pour la mesure des flux, intégré au GIS Apivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APIVALE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma urea and diet crude protein concentration relationship in grazing dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.446, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience azotée des vaches laitières nourries avec des régimes à base d’herbe verte ou de maïs fourrage : une comparaison par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l'élevage - Idele; INRAE, pp.95, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows in dairy cows fed various proportions of low-N fresh grass and maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France. Wageningen academic publishers, Grassland Science in Europe, 27, pp.566-568, Grassland at the heart of circular and sustainable food systems. Proceedings of the 29th General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet des macroalgues et de leurs extraits sur la réduction du méthane lors des fermentations ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Laza-Knoerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l’Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.289, 2022, 26èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation protéique individualisée des vaches laitières est-elle une option intéressante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 25, pp.221, 2020, 25èmes Rencontres Recherches Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d’ammoniac et de protoxyde d’azote au bâtiment et au stockage de fumiers bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Rossini Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’élevage laitier dans la bioéconomie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacqueroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Apivale - Produits résiduaires organiques : ingrédients clés de la bioéconomie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete nitrogen balance in dairy cows: does every drop of sweat count?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A milk urea model to better assess nitrogen excretion and feeding practice in dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urée du lait, un indicateur pour estimer les rejets azotés et piloter l'alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dumercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of milking time, temperature and diet nitrogen level on milk composition of dairy cows and on some milk properties (freezing point, lipolysis and heat stability)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Riosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brégeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; an experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Life Cycle Assessment of Food 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand. 2018, 11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELFE, a database to determine greenhouse gases and ammonia emissions factors from livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop. Coupling C-N-P-S cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 2018, Proceedings side event. Nutrient management &amp; decision-support systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas emissions during solid manure management at housing and storage stages from dairy cattle in contrasted feeding and climatic situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Gabriel Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C-N-P-S cycles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure measurement to optimize acid trap for ammonia emission calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stilmant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfe. Une base de données pour caractériser les émissions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APIVALE&amp;quot; An experimental platform for an integrated approach of organic effluent recycling and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Keïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. , 2017, Proceedings of the 3rd symposium on emission of gas and dust from livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un bâtiment d’élevage expérimental pour l’étude de l’efficience et le phénotypage des animaux laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bâtiments d’élevage de demain : construisons l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia emissions from dairy cows grazing an annual temperate pasture with or without energetic supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. R. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia M. Oziemblowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila R. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela M. Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une nouvelle méthode de mesure des concentrations en ammoniac dans les bâtiments d’élevage bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lecorgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gas emissions from straw-based deep litter systems for dairy cattle fed with contrasting diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Pansard Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on emissions of gas and dust from livestock. EMILI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Florianopolis, Brazil. , 2015, EmiLi 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make better use of nitrogen to limit losses, to mitigate environmental impacts and to improve N efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agro-écologie dans le contexte du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pekin, China. , 2015, Conférence franco-chinoise sur l'agro-écologie dans le contexte du changement climatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low protein degr adability and precision protein feeding improve nitrogen efficiency of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de précision pour accroître l'efficience par une prise en compte de la variabilité individuelle : exemple de l'alimentation protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manure management for greenhouse gas mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S O Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chadwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A del Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. Cambridge University Press, Animal, 7 (Suppl. 2), 2013, Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen supplies and manure handling improve feed efficiency and reduce emissions in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan azoté chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen partitioning into faeces, urine and milk of dairy cows according to feeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Crompton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do horses graze pastures and affect the diversity of grassland ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 132, pp.147-161, 2012, EAAP Scientific Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Emission of Gas and Dust from Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. , 2012, Proceedings of Emili2012 : International symposium on Emission of Gas and Dust from Livestock</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better performances achieved in natural tropical grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems (ICLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alègre, Brazil. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions comparées d’ammoniac et de gaz à effet de serre en systèmes lisier et litière accumulée en bâtiment bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 19, 441 p., 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet protein level on nitrogen excretion and greenhouse gases emissions in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. , Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative review and meta-analysis of the determinants of ruminant production in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier, France. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 1 (2), 2010, International Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles caractéristiques du couvert déterminent les préférences alimentaires des chevaux au pâturage? Conséquences sur l'ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AVEF (Association des Vétérinaires Equins Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse grazing behaviour: Trade-off between intake rate and diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Ethological Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rennes, France. 2009, Abstracts of the 31st International Ethological Conference (IEC 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does sward height and quality affect the choice of feeding sites and intake in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary intake and digestibility in horses: individual variability in the effect of forage quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Uppsala, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol. 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of horse grazing under different stocking rates on the selection of feeding patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress - 8. International Rangeland Congress Hohhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China. Guangdong People's Publishing House, 2008, Multifunctional Grasslands in a Changing World. Vol.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'accessibilité de la ressource pâturée sur l'ingestion et les choix alimentaires des chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5704543715167085E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring emissions from livestock farming: greenhouse gases, ammonia and nitrogen oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN 2-7380-1392-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage : gaz à effet de serre, ammoniac et oxydes d‘azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA-ADEME (France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Impacts of Agriculture on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality : Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.245-282, 2020, 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions gazeuses de NH3, N2O, CH4 et CO2 en élevage avicole, bovin et porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’élevage et environnement. Mesurer, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 351 p., 2019, Savoir Faire (Quae), 978-2-7592-3061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les émissions gazeuses en bâtiment de systèmes sur lisier et sur fumier en bovin lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer les émissions gazeuses en élevages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2-7380-1375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Publishers, 2015, 978-90-8686-237-5. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-237-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia and greenhouse gases emissions from dairy cattle buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and ammonia emissions from two contrasted dairy cattle deep litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Charpiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emissions of gas and dust from livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc, 458 p., 2013, 978-2-85969-221-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage. Utilisation des ressources pâturées par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition et Alimentation des Chevaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 620 p., 2012, Collection Savoir-Faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African locust bean (Parkia biglobosa & Parkia filicoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizoma peanut (Arachis glabrata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral tree (Erythrina variegata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/23080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afzelia (Afzelia africana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://www.feedipedia.org/node/24689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken rice and polished rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.feedipedia.org/node/748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peanut hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://feedipedia.org/node/696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize green forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brewers yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, https://www.feedipedia.org/node/13883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carib grass (Eriochloa polystachya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy vetch (Vicia villosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatropha (Jatropha sp.) kernel meal and other jatropha products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia, a programme by INRAE, CIRAD, AFZ and FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, https://www.feedipedia.org/node/620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la hauteur et de la qualité de l'herbe sur la sélection des sites d'alimentation par les chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion du cheval à l'auge: quelle influence de la qualité du fourrage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions d'ammoniac et de gaz a effet de serre en batiments bovins laitiers : effets croisés du mode de logement et de l'alimentation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lorinquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on improved estimates on CH4 and N2O emissions from manure management systems (D3.4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision document on the revision of the VERA protocol on air cleaning technologies. Measuring techniques for the determination of the removal efficiency for ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mosquera Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Melse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Riis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of simulation to quantify the effect of the main factors affecting N balance at cow level (D7.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Stichting wageningen research. 2013, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire des chevaux au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINANTS DE L'UTILISATION DES RESSOURCES ALIMENTAIRES PAR LE CHEVAL : INFLUENCE DE LA QUALITE ET DE LA HAUTEUR DE LA VEGETATION SUR L'INGESTION ET LES CHOIX DE SITES D'ALIMENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Université de Limoges, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Riosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.70098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020283" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17654" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. R. Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Oziemblowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Michelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513779191662847E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chadwick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000736" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3602RHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVHJ6R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Becciolini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cieslak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot Koerkamp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieslak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koening" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ju&#353;kien&#279;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Laza-Knoerr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuipers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keatinge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vries" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becciolini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938408v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Rossini Almeida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274099v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423147v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Point" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacqueroud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumercy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Br&#233;geron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Almeida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602620v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stilmant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591139v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o G. R. Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M. Oziemblowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila R. Martins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela M. Michelon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbz.org.br" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lecorgne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210893v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210994v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-237-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210413v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387586v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605280v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607050v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210896v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210895v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210894v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653435v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210636v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henderson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601957v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera Losada" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Melse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Riis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365057v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Riosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.70098" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delagarde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.13965" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Edouard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100976" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorinquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020283" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17654" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. R. Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Oziemblowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Michelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vigan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2019.01.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charpiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lorinquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doll&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513779191662847E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mosquera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik J.C. van Dooren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico W.M. Ogink" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2016.06.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano B. Mendes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Jan C. van Dooren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda de Fatima F. Tin&#244;co" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2014.11.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150511239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003279" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Petersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chadwick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Prado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113000736" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2012.12.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.05.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3602RHX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMVHJ6R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423120v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Becciolini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cieslak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gillier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Groot Koerkamp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cieslak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koening" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ju&#353;kien&#279;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Lucia Laza-Knoerr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becciolini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938408v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuipers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keatinge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vries" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Denouel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282259v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espagnol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Rossini Almeida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Pansard Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741939v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raynal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorinquer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210496v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274099v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423104v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423147v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028213v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Point" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Laza-Knoerr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees3r.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacqueroud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Suzanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/advances-in-animal-biosciences" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumercy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouille" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Br&#233;geron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282316v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gabriel Almeida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607132v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stilmant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607353v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608287v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idele.fr/no_cache/recherche/publication/idelesolr/recommends/posters-1.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591139v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o G. R. Almeida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M. Oziemblowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila R. Martins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela M. Michelon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbz.org.br" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lecorgne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210893v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209172v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Doll&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254925.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209156v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Doll&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210488v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crompton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209198v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/197414.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209197v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173634v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209090v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747719v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/266522" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823532v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/animal_emissions/Page-d-accueil/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590618v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Cellier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410528v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Ouvrage-2015-Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210994v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-237-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209195v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209196v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210413v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387586v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787470v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787468v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607761v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604571v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605280v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607050v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210896v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210895v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210894v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653243v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653435v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797218v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210636v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Henderson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601957v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mosquera Losada" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Melse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Riis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365057v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>