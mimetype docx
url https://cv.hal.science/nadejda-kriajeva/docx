--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -800,264 +800,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Description de la langue russe par les auteurs français de la seconde moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva Kouzmina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, https://www.persee.fr/doc/slave_0080-2557_2005_num_76_4_6976</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de la Révolution française dans les ouvrages lexicographiques russes du début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kouzmina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du DNPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Langues et sociétés de l'Europe moderne, II (3 et 4), p. 419-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les langues vivantes dans les établissements éducatifs russes au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kouzmina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les documents de la SIHFLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lles Documents de la SIHFLES, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02340395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le reflet de l'histoire de la Russie des XVIII et XIXe siècle dans le vocabulaire de l'époque post-soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kouzmina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du DNPS : Linguistique et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Linguistique et politique, 1 et 2, p.195-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1177,1489 +1177,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05090938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">История французской русистики: динамика становления в XIX- нач. XX в.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriajeva Nadéjda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globālie un lokālie procesi slāvu valodās, literatūrā un kultūrā 7 Global and Local Trends in Slavic Languages, Literature and Culture 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latvijas Universitāte/University of Latvia/ Université de Lettonie, Apr 2024, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05002462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Русский глагол во франкоязычных грамматиках и учебниках (XVIII-XIX вв.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriajeva Nadéjda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Научно-практическата конференция с международно участие Кроскултурна комуникация/Scientific-practical conference with international participation Cross-Cultural Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, департамент „Нова българистика“, департамент „Администрация и управление“, Изследователски център „Компютърна и приложна лингвистика“ и департамент „Музика“; Department of New Bulgarian Studies, Department of Administration and Management, Computer and Applied Linguistics Research Centre and Department of Music., Nov 2024, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05090897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">УЧЕБНЫЕ ТЕКСТЫ В ИСТОРИИ РУССКОГО ЯЗЫКА ВО ФРАНЦИИ: ИСТОЧНИКИ ИЛИ ПРОВОДНИКИ СТЕРЕОТИПОВ? LEARNING TEXTS IN THE HISTORY OF THE RUSSIAN LANGUAGE IN FRANCE: SOURCES OR CONDUCTORS OF STEREOTYPES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Текст: проблемы и перспективы. Аспекты изучения в целях преподавания русского языка как иностранногоext: problems and prospects. Aspects of learning to teach Russian as a foreign language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moscow State University, Nov 2019, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications insolites de la méthode génétique au russe et au français: Eugène Varon(1872) et Victor Jaclard(1897)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exercice dans l'histoire de l'enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La SIHFLES et l' Université de Mons, May 2018, Mons, Belgique. p.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02334943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Глагол в грамматиках и учебниках русского языка для франкоязычных учащихся (XVIII-XIX вв.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriajeva Nadéjda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globālie un lokālie procesi slāvu valodās, literatūrā un kultūrā 7 Global and Local Trends in Slavic Languages, Literature and Culture 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latvijas Universitāte/University of Latvia/ Université de Lettonie, Apr 2024, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">«Русская грамматика: описание, преподавание, тестирование»“Russian grammar: description, teaching, testing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">УЧЕБНЫЕ ТЕКСТЫ В ИСТОРИИ РУССКОГО ЯЗЫКА ВО ФРАНЦИИ: ИСТОЧНИКИ ИЛИ ПРОВОДНИКИ СТЕРЕОТИПОВ? LEARNING TEXTS IN THE HISTORY OF THE RUSSIAN LANGUAGE IN FRANCE: SOURCES OR CONDUCTORS OF STEREOTYPES?</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02335476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du métalangage grammatical des ouvrages pour l'enseignement du russe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Текст: проблемы и перспективы. Аспекты изучения в целях преподавания русского языка как иностранногоext: problems and prospects. Aspects of learning to teach Russian as a foreign language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Moscow State University, Nov 2019, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">MetaGramma Variazione testuale e metalinguistica nei materiali per lo studio delle lingue straniere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Forli,Università di Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Applications insolites de la méthode génétique au russe et au français: Eugène Varon(1872) et Victor Jaclard(1897)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02336409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Карл-Филипп Рейф как лингвист и переводчик/ Carl Philipp Rafe as a linguist and translator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exercice dans l'histoire de l'enseignement des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La SIHFLES et l' Université de Mons, May 2018, Mons, Belgique. p.20</w:t>
+              <w:t xml:space="preserve">XLIV philological International Scientific ConferenceXLIII /МЕЖДУНАРОДНАЯ ФИЛОЛОГИЧЕСКАЯ КОНФЕРЕНЦИЯ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, СПбГУ, Филологический факультет/St. Petersburg State University Faculty of Philology, Mar 2015, St. Petersburg/CАНКТ-ПЕТЕРБУРГ, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Глагол в грамматиках и учебниках русского языка для франкоязычных учащихся (XVIII-XIX вв.)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEXTBOOKS ON RUSSIAN LANGUAGE AT THE END OF XIXth-BEGINNING OF XXth CENTURY IN FRANCE (TEACHING HISTORY)УЧЕБНЫЕ ПОСОБИЯ ПО РУССКОМУ ЯЗЫКУ ВО ФРАНЦИИ КОНЦА XIX -НАЧ. XX В. (ИЗ ИСТОРИИ ПРЕПОДАВАНИЯ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIII philological International Scientific ConferenceXLIII /МЕЖДУНАРОДНАЯ ФИЛОЛОГИЧЕСКАЯ КОНФЕРЕНЦИЯ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philological faculty of St. Petersburg State University/фИЛОЛОГИЧЕСКИЙ ФАКУЛЬТЕТ СПбГУ, Mar 2014, St. Petersburg/CАНКТ-ПЕТЕРБУРГ, Russia. pp.166-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01123971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IDENTITÉ LINGUISTIQUE RÉGIONALE DANS LA RUSSIE DU XXIe SIÈCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Razoumova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hétérogénéité et changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Sociolinguistique; Université Stendhal-Grenoble 3, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'évolution du métalangage grammatical des ouvrages pour l'enseignement du russe au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Просторечная лексика в словарях К.-Ф. Рейфа</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaGramma Variazione testuale e metalinguistica nei materiali per lo studio delle lingue straniere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Forli,Università di Bologna, Italie</w:t>
+              <w:t xml:space="preserve">IV International Conference "Culture of Russian speech " /IV Международная конференция “Культура русской речи”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Институт русского языка им. В. В. Виноградова Российской академии наук Vinogradov Russian Language Institute, Nov 2014, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Карл-Филипп Рейф как лингвист и переводчик/ Carl Philipp Rafe as a linguist and translator</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01123986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue normée et et diversité fonctionnelle à travers les grammaires francophones de la langue russe du XVIII-XIXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIV philological International Scientific ConferenceXLIII /МЕЖДУНАРОДНАЯ ФИЛОЛОГИЧЕСКАЯ КОНФЕРЕНЦИЯ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, СПбГУ, Филологический факультет/St. Petersburg State University Faculty of Philology, Mar 2015, St. Petersburg/CАНКТ-ПЕТЕРБУРГ, Russia</w:t>
+              <w:t xml:space="preserve">Gertsenovskie reading. Foreign languages. All-Russian Inter-College Conference on 15-16 May 2014/Герценовские чтения. Иностранные языки. Всероссийская межвузовская конференция 15-16 мая 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Foreign Languages University. A.Herzen, May 2014, Saint-Pétersbourg, Russie. pp.170-174; 8640 signes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">TEXTBOOKS ON RUSSIAN LANGUAGE AT THE END OF XIXth-BEGINNING OF XXth CENTURY IN FRANCE (TEACHING HISTORY)УЧЕБНЫЕ ПОСОБИЯ ПО РУССКОМУ ЯЗЫКУ ВО ФРАНЦИИ КОНЦА XIX -НАЧ. XX В. (ИЗ ИСТОРИИ ПРЕПОДАВАНИЯ)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IDENTITÉ LINGUISTIQUE REGIONALE DANS LA RUSSIE DU XXI e SIÈCLE: ÉMERGENCE OU CONTINUITÉ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Philological faculty of St. Petersburg State University/фИЛОЛОГИЧЕСКИЙ ФАКУЛЬТЕТ СПбГУ, Mar 2014, St. Petersburg/CАНКТ-ПЕТЕРБУРГ, Russia. pp.166-177</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Razoumova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressivité vs identité dans les langues :IVe colloque international d'argotologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Brno, République tchèque. pp.(14) 39131 signes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’IDENTITÉ LINGUISTIQUE RÉGIONALE DANS LA RUSSIE DU XXIe SIÈCLE</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00600098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions of health and functional and stylistic differences in the Russian grammar of French authors XVIII-XIX centuries./Представления о норме и функционально-стилистических различиях в грамматиках русского языка французских авторов XVIII-XIX вв.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhetoric in the light of modern linguistics/Риторика в свете современной лингвистики.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smolensk State University. Ministry of Education and Science of the Russian Federation/ Смоленский государственный университет.Мин-во науки и образования РФ, Jun 2013, Smolensk/Смоленск, Russia. pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">У ИСТОКОВ ЕВРОПЕЙСКОЙ РУСИСТИКИ: ЛИНГВИСТИЧЕСКОЕ НАСЛЕДИЕ К.-Ф. РЕЙФА (1796-1872) At the source of European Russian studies: linguistic heritage of Karl-Philip Reiff (1796--1872).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE XLII Philological/ XLII МЕЖДУНАРОДНАЯ ФИЛОЛОГИЧЕСКАЯ КОНФЕРЕНЦИЯ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint Petersburg State University, Mar 2013, Saint-Pétersbourg, Russia. pp.(6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00807092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Метода академика Я.К. Грота&amp;quot; в учебных пособиях по иностранным языкам конца XIX века</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III International Conference "Culture of Russian speech," " Russian language in the cultural- historical dimension " Dedicated to the 200th anniversary of Ya.K.Grota/IIIМеждународная конференция"Культура русской речи" "Русский язык в культурно-историческом измерении"ПОсвящается 200-летию Я.К.Грота</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Russian Language im.V.V.Vinogradova rossiskih Academy of Sciences ( RAS), Nov 2012, Moscow, Russia. pp.135-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00807090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Episode in the Hystory of 19th-century Russian Linguistics: Creative Alliance of Nikolay Grech and Charles Philippe Reiff К истории языкознания в России XIX века : о творческом союзе Николая Греча и Шарля Филиппа Рейфа</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th INTERNATIONAL CONFERENCE ON THE HISTORY OF LANGUAGE SCIENCES. ICHOLS-XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St.Petersburg State University, Russia, Aug 2011, Saint-Pétersbourg, Russia. pp.92-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00808122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues étrangères dans les études et la vie professionnelle des femmes russes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voci al femminile: donne e lingue straniere nell'Europa moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gargnano del Garda Universita Degli Studi di Milano, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de &amp;quot;génie&amp;quot; des langues dans la tradition linguistique russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Nadia Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Transnationalisation" des cultures politiques en Europe (1750-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">РОЛЬ ЯЗЫКА В ПРОЦЕССЕ ЭТНОКУЛЬТУРНОЙ ИДЕНТИФИКАЦИИ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Razoumova</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Sociolinguistique; Université Stendhal-Grenoble 3, Jun 2015, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лингвистическое наследие Шарля Балли в XXI веке. Международная научно-практическая конференция</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Университет им.А.И.Герцена и Сннкт-Петербургский государственный университет/Herzen University and Saint Petersburg State University, Oct 2009, Санкт-Петербург - Saint-Pétersbourg, Russia. pp.163-166; 8640 signes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Институт русского языка им. В. В. Виноградова Российской академии наук Vinogradov Russian Language Institute, Nov 2014, Moscow, Russia</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence et rivalité des langues-cultures européennes en Russie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kouzmina Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les ‘langues entre elles’ dans les contextes et situations d’enseignement en Europe : médiations, circulations, comparaisons, rivalités (du XVIe siècle au début du XXe siècle) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEHEL – SIHFLES – APHELLE – CIRSIL – PHG, Nov 2008, Granada, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...667 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02335386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport occidental dans l'enseignement des langues vivantes en Russie à l'époque des Lumières: l'émergence de nouveaux modèles didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kouzmina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Grandes" et "petites" langues et didactiques du plurilinguisme et du pluriculturalisme. Modèles et expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO - PLIDAM, Jul 2006, Paris, France. p.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,51 +3267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasilievna Razumova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriajeva Nad&#233;jda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2713-2951-3-19-97-117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Razoumova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva Kouzmina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Nadia Kriajeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina Kriajeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasilievna Razumova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriajeva Nad&#233;jda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2713-2951-3-19-97-117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Razoumova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva Kouzmina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Nadia Kriajeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina Kriajeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>