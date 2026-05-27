--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -580,165 +580,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02050705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">МЕТОДА АКАДЕМИКА Я.К. ГРОТА&amp;quot; В УЧЕБНЫХ ПОСОБИЯХ ПО ИНОСТРАННЫМ ЯЗЫКАМ КОНЦА XIX ВЕКА</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Труды Института русского языка им.В.В.Виноградова РАН</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.56-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ya.K. GROT'S METHOD IN FOREIGN LANGUAGE TEXTBOOKS AT THE END OF THE 19th CENTURY/&amp;quot;Метода&amp;quot; академика Я.К.Грота в учебных пособиях по иностранным языкам конца XIX века</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Kriajeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the V.V.Vinogradov Russian Language Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Proceedings of the V.V. Vinogradov Russian Language Institute /Труды института русского языка им. В.В.Виноградова, Volume 2/ ВЫПУСК 2 (N°2), pp.56-77;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071475v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01071420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">О РОЛИ ЯЗЫКА В ПРОЦЕССЕ СОЦИОКУЛЬТУРНОЙ ИДЕНТИФИКАЦИИ ГОВОРЯЩЕГО/A language role in the process of social and cultural identification of a speaker.</w:t>
               </w:r>
@@ -3267,51 +3267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasilievna Razumova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriajeva Nad&#233;jda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2713-2951-3-19-97-117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Razoumova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva Kouzmina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Nadia Kriajeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina Kriajeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Vasilievna Razumova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriajeva Nad&#233;jda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2713-2951-3-19-97-117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Razoumova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kriajeva Kouzmina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02334943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Nadia Kriajeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02335386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Kouzmina Kriajeva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>