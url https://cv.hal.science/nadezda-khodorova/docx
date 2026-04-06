--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,4192 +66,4326 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific D-H exchange of amino acids under asteroidal hydrothermal conditions</w:t>
+                <w:t xml:space="preserve">Influence of Fe-Rich Materials on the Evolution of Amino Acids under Asteroidal Aqueous Alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sablier</w:t>
+                <w:t xml:space="preserve">Marceau Lecasble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 396, pp.170-181. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133605v1</w:t>
+                <w:t xml:space="preserve">hal-05562713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Dual Isotope Tracer Approach with Oro-Ileal Balance Method for Determination of Amino Acid Digestibility in Cannulated Pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-specific D-H exchange of amino acids under asteroidal hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikkie van der Wielen</w:t>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja de Vries</w:t>
+                <w:t xml:space="preserve">Michel Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Minussi</w:t>
+                <w:t xml:space="preserve">David Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.04.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 396, pp.170-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305569v1</w:t>
+                <w:t xml:space="preserve">hal-05133605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of amino acids under asteroidal aqueous alteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan He</w:t>
+                <w:t xml:space="preserve">Comparison of the Dual Isotope Tracer Approach with Oro-Ileal Balance Method for Determination of Amino Acid Digestibility in Cannulated Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikkie van der Wielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Lecasble</w:t>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Boulesteix</w:t>
+                <w:t xml:space="preserve">Ilaria Minussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (6), pp.1722-1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753487v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True Ileal Amino Acid Digestibility and Protein Quality of 15N-Labeled Faba Bean in Healthy Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of amino acids under asteroidal aqueous alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Lecasble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvi T Itkonen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Isis Criouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.01.030⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 387, pp.98-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676652v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values for the digestibility of pea protein isolate or casein amino acids determined using the dual isotope method are not similar to those derived with the standard ileal balance method in healthy volunteers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">True Ileal Amino Acid Digestibility and Protein Quality of 15N-Labeled Faba Bean in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvi T Itkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chapelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guillin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 154 (2), pp.516-525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.12.039⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 154 (4), pp.1165-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390733v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine Metabolite Profiles after the Consumption of a Low- and a High-Digestible Protein Meal, and Comparison of Urine Normalization Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliane Calvez</w:t>
+                <w:t xml:space="preserve">Values for the digestibility of pea protein isolate or casein amino acids determined using the dual isotope method are not similar to those derived with the standard ileal balance method in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pilard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo14040177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (2), pp.516-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520111v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Nucleobases under Asteroidal Aqueous Alteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan He</w:t>
+                <w:t xml:space="preserve">Urine Metabolite Profiles after the Consumption of a Low- and a High-Digestible Protein Meal, and Comparison of Urine Normalization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rémusat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isis Criouet</w:t>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00132⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo14040177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690605v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indispensable Amino Acid Digestibility of Moroccan Fava Bean Using the Dual Isotope Method in Healthy Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Nucleobases under Asteroidal Aqueous Alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rémusat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Lecasble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriam Khayour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Criouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.11.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.1820-1831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324728v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caecal digestibility as an approximation of ileal protein digestibility evaluation in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indispensable Amino Acid Digestibility of Moroccan Fava Bean Using the Dual Isotope Method in Healthy Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Khayour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Benmhimdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence M Guillin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Naima Saeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2023.3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (2), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978211v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caecal digestibility as an approximation of ileal protein digestibility evaluation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence M Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (e18), p. 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2023.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205743v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive and metabolic bioavailability in healthy humans of 15N-labeled rapeseed and flaxseed protein incorporated in biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 117 (5), pp.896-902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2023.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the dual isotope method to assess cecal amino acid absorption of goat whey protein in rats, a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beaubier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-022-03137-5⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593969v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The True Amino Acid Digestibility of 15N-Labelled Sunflower Biscuits Determined with Ileal Balance and Dual Isotope Methods in Healthy Humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using the dual isotope method to assess cecal amino acid absorption of goat whey protein in rats, a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beaubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Kapel</w:t>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab423⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (5), pp.811-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-022-03137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647317v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real ileal amino acid digestibility of pea protein compared to casein in healthy humans: a randomized trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The True Amino Acid Digestibility of 15N-Labelled Sunflower Biscuits Determined with Ileal Balance and Dual Isotope Methods in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.698-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593965v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real ileal amino acid digestibility of pea protein compared to casein in healthy humans: a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.3189-3200. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (2), pp.353-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02881-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647308v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Rietman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.3189-3200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02881-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882412v1</w:t>
+                <w:t xml:space="preserve">hal-03647308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Benoit</w:t>
+                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annemarie Rietman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010444v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and amino acid digestibility of 15N Spirulina in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02368-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03010449v1</w:t>
+                <w:t xml:space="preserve">hal-03010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein and amino acid digestibility of 15N Spirulina in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guillin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (4), pp.389-397. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.2263-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010515v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Moro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (4), pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882404v1</w:t>
+                <w:t xml:space="preserve">hal-03010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15N and ²H Intrinsic Labeling Demonstrate That Real Digestibility in Rats of Proteins and Amino Acids from Sunflower Protein Isolate Is Almost as High as That of Goat Whey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tessier</w:t>
+                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Kapel</w:t>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quinsac</w:t>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150 (3), pp.450-457. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxz279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436666v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">15N and ²H Intrinsic Labeling Demonstrate That Real Digestibility in Rats of Proteins and Amino Acids from Sunflower Protein Isolate Is Almost as High as That of Goat Whey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mantha</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (3), pp.450-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxz279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777057v1</w:t>
+                <w:t xml:space="preserve">hal-02436666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319, pp.E175-E186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565565v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True ileal protein digestibility of zein and whey protein isolate in healthy humans (OR27-06-19)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Benoit</w:t>
+                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Fleury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (Supplement_1), </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzz046.OR27-06-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619149v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Metabolomics Profiles Associated to Bovine Meat Ingestion in Humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">True ileal protein digestibility of zein and whey protein isolate in healthy humans (OR27-06-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+                <w:t xml:space="preserve">Léa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700834⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (Supplement_1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzz046.OR27-06-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769393v1</w:t>
+                <w:t xml:space="preserve">hal-02619149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tessier</w:t>
+                <w:t xml:space="preserve">Urinary Metabolomics Profiles Associated to Bovine Meat Ingestion in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Oberli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (1), pp.1700834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371407v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-protein diets for weight management: Interactions with the intestinal microbiota and consequences for gut health. A position paper by the my new gut study group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Blachier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annaig Lan</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (5), pp.G592-G601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618730v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic markers of protein maldigestion after a 15 N test meal in minipigs with pancreatic exocrine insufficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-protein diets for weight management: Interactions with the intestinal microbiota and consequences for gut health. A position paper by the my new gut study group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mary</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00218.2017⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (3), pp.1012-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769395v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of fractional gluconeogenesis after meat ingestion in healthy adults: a D 2 O study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Yen Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 315 (4), pp.E454-E459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.00157.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annaig Lan</w:t>
+                <w:t xml:space="preserve">Metabolic markers of protein maldigestion after a 15 N test meal in minipigs with pancreatic exocrine insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Cerrudo</w:t>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106 (4), pp.1005-1019. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (2), pp.G223 - G230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00218.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627112v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cerrudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (4), pp.1005-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of an Amino Acid Mixture on Colonic Mucosal Healing in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (13), pp.2895-2905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.MIB.0000435849.17263.c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4261,1519 +4395,1519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du régime végétarien sur la digestibilité et le métabolisme d'une protéine végétale à tout âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Muziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andrianmihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gastric bypass on intestinal adaptations and dietary protein bioavailability in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association Nutrition, Jul 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real ileal digestibility of faba bean protein in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvi Itkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du bypass gastrique sur la digestibilité des protéines alimentaires et leur séquestration dans les tissus intestinaux et périphériques chez le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Atallah</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIZO Dairy conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.20-21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02006892v1</w:t>
+                <w:t xml:space="preserve">hal-02006889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006889v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True ileal protein digestibility of zein and whey protein isolate in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive bioavailability of spirulina protein and amino acids in a rat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact extra-intestinal de l'inflammation colique aiguë sur le métabolisme protéique dans un modèle murin de colite-chimio induite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Biodisponibilité des acides aminés d’un isolat protéique de tournesol marqué au 15N et au 2H chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Piscuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+                <w:t xml:space="preserve">Francis Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, NICE, France</w:t>
+              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525852v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
@@ -5796,1313 +5930,1313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité des acides aminés d’un isolat protéique de tournesol marqué au 15N et au 2H chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Caceres</w:t>
+                <w:t xml:space="preserve">Impact extra-intestinal de l'inflammation colique aiguë sur le métabolisme protéique dans un modèle murin de colite-chimio induite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piscuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735675v1</w:t>
+                <w:t xml:space="preserve">hal-04525852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gastric by-pass on dietary protein bioavailability and protein anabolism in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effect of Gastric By-pass on Dietary Protein Bioavailability and Protein Anabolism in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruneau Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Chicago, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735069v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+                <w:t xml:space="preserve">Effect of gastric by-pass on dietary protein bioavailability and protein anabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Chicago, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799982v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gastric By-pass on Dietary Protein Bioavailability and Protein Anabolism in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
+                <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568825v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human cross-over study to test differences in bioavailable protein using a dual stable isotope ratio method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikkie van Der Wielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Feskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du by-pass gastrique sur la biodisponibilité des protéines alimentaires et l’anabolisme protéique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruneau Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooking processes on protein digestion and effects on the intestinal mucosa in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Davila-Gay Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MON-PP056: The Bacterial Metabolite Hydrogen Sulfide is More Abundant in Large Intestine of Rats Fed High Protein Diet and Inhibits Colonocyte Respiration in Association with Pro-Inflammatory but not Genotoxic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.S148 - S149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0261-5614(15)30488-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biomarqueurs urinaires de la consommation et du barème de cuisson de la viande rouge chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des barèmes de cuisson sur la digestion des protéines de viande chez l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorge G. Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France, France. pp.S45-S46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70316-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7112,3922 +7246,3922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gastric bypass on digestibility and postprandial metabolic fate of 15N dietary protein in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gastric bypass on the postprandial metabolic fate of 15N dietary protein and on intestinal adaptations in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium – Dietary Protein for Human Health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gastric bypass on dietary protein digestibility and dietary nitrogen sequestration in the splanchnic bed in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, On line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation de la méthode indirecte « double traceur » au prélèvement direct des digesta iléaux pour la mesure de la digestibilité des acides aminés chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2020 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers of dietary essential amino acids-deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin (Ireland), Ireland. Proceedings of the Nutrition Society, 79 (OCE2), pp.E377, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120003250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers of dietary essential amino-acid deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibilité iléale des acides aminés de protéines de lactosérum et de zéine chez le volontaire sain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Comparaison de trois méthodes de mesure de la digestibilité iléale vraie des protéines chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2019 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296012v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de trois méthodes de mesure de la digestibilité iléale vraie des protéines chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Digestibilité iléale des acides aminés de protéines de lactosérum et de zéine chez le volontaire sain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2019 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296020v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and amino acid digestibility of a pea protein isolate in rats and comparison with casein and gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact extra-intestinal de l'inflammation colique aigue sur le métabolisme protéique dans un modèle murin de colite-chimio induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Piscuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive bioavailability of spirulina and sunflower proteins and amino acids in a rat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the dietary protein intake level on hepatic metabolism after a chemically-induced colon inflammatory flare in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Piscuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Doctorants ABIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium compared to 15N-labeling to determine digestive and metabolic fate of milk proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Digestive bioavailability of spirulina protein and amino acids in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States. 2018</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786166v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium labeling of milk to determine digestive and metabolic fate of proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Measuring bioavailability of dietary protein using a dual stable isotope ratio method: a first proof of principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikkie van Der Wielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliane Calvez</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769467v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive bioavailability of spirulina protein and amino acids in a rat model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Deuterium compared to 15N-labeling to determine digestive and metabolic fate of milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769462v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring bioavailability of dietary protein using a dual stable isotope ratio method: a first proof of principle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Deuterium labeling of milk to determine digestive and metabolic fate of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769483v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de qualité nutritionnelle d’un isolat de protéines de pois seul ou complémenté chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des protéines et des acides aminés de spiruline chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterium compared to 15n-labeling to determine digestive and metabolic fate of milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. Karger, Annals of Nutrition and Metabolism, 71 (suppl 2), pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterium labeling of milk to determine digestive and metabolic fate of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la biodisponibilité des protéines chez le rat obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruneau Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-targeted urinary metabolomic profiling for determination of metabolites associated with meat intake and the processes of meat cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs métaboliques de la malabsorption protéique dans un modèle de miniporc insuffisant pancréatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Colin Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones d'Hepatogastroentérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode innovante de mesure conjointe du métabolisme protéinogène (turnover protéique musculaire) et non protéinogène (métabolisme de la cystéine) par l’eau deutérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du Département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nutrition azotée de précision : Le fractionnement isotopique de l’azote entre l’animal et son régime comme marqueur d’efficience d’utilisation de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11037,329 +11171,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des protéines et des acides aminés de spiruline chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (4), pp.281, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la digestibilité des protéines et des acides aminés du lait par marquage des protéines au deutérium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (4), pp.323-324, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11506,51 +11640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van der Wielen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja de Vries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.04.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Lecasble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Criouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi T Itkonen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.01.030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.12.039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14040177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04690605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;musat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khayour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Benmhimdane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saeid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.11.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Guillin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2023.3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04204013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2023.02.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaubier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03137-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02368-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02436666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz279" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz046.OR27-06-19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700834" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moesseler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00218.2017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Yen Ta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00157.2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benhaddou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Itkonen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caceres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piscuc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568825v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneau Ouafa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van Der Wielen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Feskens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619219v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila-Gay Davila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533389v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533391v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04495540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003250" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296012v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786209v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769467v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769462v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769483v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791301v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734287v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569460v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619175v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619208v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619316v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Colin Gregory" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617707v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.106" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.193" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Lecasble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van der Wielen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja de Vries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.04.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Criouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi T Itkonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.01.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.12.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14040177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04690605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;musat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khayour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Benmhimdane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saeid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.11.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Guillin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2023.3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04204013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2023.02.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaubier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03137-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab354" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02368-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02436666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz046.OR27-06-19" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700834" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Yen Ta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00157.2018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moesseler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00218.2017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benhaddou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Itkonen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789354v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caceres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piscuc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneau Ouafa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van Der Wielen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Feskens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila-Gay Davila" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619180v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533391v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296057v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04495540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003250" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769454v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734287v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Colin Gregory" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617707v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.106" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.193" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>