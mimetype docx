--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4158 +234,4292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific D-H exchange of amino acids under asteroidal hydrothermal conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaccessible fraction of proteins obtained after in vitro digestion: Impact of the fractionation method on the peptide profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+                <w:t xml:space="preserve">Simon Pogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sablier</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Boulesteix</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.017⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 514 (14191), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.149191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133605v1</w:t>
+                <w:t xml:space="preserve">hal-05612238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Dual Isotope Tracer Approach with Oro-Ileal Balance Method for Determination of Amino Acid Digestibility in Cannulated Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikkie van der Wielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Minussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 155 (6), pp.1722-1730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of amino acids under asteroidal aqueous alteration</w:t>
+                <w:t xml:space="preserve">Site-specific D-H exchange of amino acids under asteroidal hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isis Criouet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 387, pp.98-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.035⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 396, pp.170-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753487v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True Ileal Amino Acid Digestibility and Protein Quality of 15N-Labeled Faba Bean in Healthy Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvi T Itkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154 (4), pp.1165-1174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values for the digestibility of pea protein isolate or casein amino acids determined using the dual isotope method are not similar to those derived with the standard ileal balance method in healthy volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154 (2), pp.516-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine Metabolite Profiles after the Consumption of a Low- and a High-Digestible Protein Meal, and Comparison of Urine Normalization Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (4), pp.177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo14040177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Nucleobases under Asteroidal Aqueous Alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rémusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Lecasble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Criouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (9), pp.1820-1831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indispensable Amino Acid Digestibility of Moroccan Fava Bean Using the Dual Isotope Method in Healthy Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliane Calvez</w:t>
+                <w:t xml:space="preserve">The evolution of amino acids under asteroidal aqueous alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Lecasble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Saeid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Criouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (2), pp.451-458. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 387, pp.98-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324728v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caecal digestibility as an approximation of ileal protein digestibility evaluation in rats</w:t>
+                <w:t xml:space="preserve">Indispensable Amino Acid Digestibility of Moroccan Fava Bean Using the Dual Isotope Method in Healthy Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence M Guillin</w:t>
+                <w:t xml:space="preserve">Meriam Khayour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Aziza Benmhimdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Saeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2023.3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (2), pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978211v1</w:t>
+                <w:t xml:space="preserve">hal-04324728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive and metabolic bioavailability in healthy humans of 15N-labeled rapeseed and flaxseed protein incorporated in biscuits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caecal digestibility as an approximation of ileal protein digestibility evaluation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence M Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2023.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (e18), p. 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2023.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204013v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digestive and metabolic bioavailability in healthy humans of 15N-labeled rapeseed and flaxseed protein incorporated in biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boulier</w:t>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Baniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (5), pp.896-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2023.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205743v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the dual isotope method to assess cecal amino acid absorption of goat whey protein in rats, a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">Differential effects of milk proteins on amino acid digestibility, post-prandial nitrogen utilization and intestinal peptide profiles in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beaubier</w:t>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomé</w:t>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (5), pp.811-821. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-022-03137-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593969v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The True Amino Acid Digestibility of 15N-Labelled Sunflower Biscuits Determined with Ileal Balance and Dual Isotope Methods in Healthy Humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using the dual isotope method to assess cecal amino acid absorption of goat whey protein in rats, a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Sophie Beaubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kapel</w:t>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab423⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (5), pp.811-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-022-03137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647317v1</w:t>
+                <w:t xml:space="preserve">hal-03593969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real ileal amino acid digestibility of pea protein compared to casein in healthy humans: a randomized trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The True Amino Acid Digestibility of 15N-Labelled Sunflower Biscuits Determined with Ileal Balance and Dual Isotope Methods in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.698-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593965v1</w:t>
+                <w:t xml:space="preserve">hal-03647317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Real ileal amino acid digestibility of pea protein compared to casein in healthy humans: a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02881-4⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (2), pp.353-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqab354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647308v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+                <w:t xml:space="preserve">Moderate adiposity levels counteract protein metabolism modifications associated with aging in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schwarz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.3189-3200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02881-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882412v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 113, pp.70-82. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (4), pp.389-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010444v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and amino acid digestibility of 15N Spirulina in rats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02368-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010449v1</w:t>
+                <w:t xml:space="preserve">hal-03882404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria assessment of pea protein quality in rats: a comparison between casein, gluten and pea protein alone or supplemented with methionine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
+                <w:t xml:space="preserve">Very low ileal nitrogen and amino acid digestibility of zein compared to whey protein isolate in healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114520002883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03010515v1</w:t>
+                <w:t xml:space="preserve">hal-03010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Urinary Amino Acid-Derived Catabolites as Potential Biomarkers of Protein and Amino Acid Deficiency in Rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein and amino acid digestibility of 15N Spirulina in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.1567. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.2263-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13051567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882404v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15N and ²H Intrinsic Labeling Demonstrate That Real Digestibility in Rats of Proteins and Amino Acids from Sunflower Protein Isolate Is Almost as High as That of Goat Whey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Urinary Medium - Chained Acyl - Carnitines Sign High Caloric Intake whereas Short - Chained Acyl-Carnitines Sign High - Protein Diet within a High-Fat, Hypercaloric Diet in a Randomized Crossover Design Dietary Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quinsac</w:t>
+                <w:t xml:space="preserve">Annemarie Rietman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxz279⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436666v1</w:t>
+                <w:t xml:space="preserve">hal-03882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">15N and ²H Intrinsic Labeling Demonstrate That Real Digestibility in Rats of Proteins and Amino Acids from Sunflower Protein Isolate Is Almost as High as That of Goat Whey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mathé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (3), pp.450-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxz279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777057v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential changes to splanchnic and peripheral protein metabolism during the diet-induced development of metabolic syndrome in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chantelauze</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319, pp.E175-E186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00061.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565565v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True ileal protein digestibility of zein and whey protein isolate in healthy humans (OR27-06-19)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Benoit</w:t>
+                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Fleury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzz046.OR27-06-19⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (5), pp.G592-G601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619149v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary Metabolomics Profiles Associated to Bovine Meat Ingestion in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (1), pp.1700834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201700834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different bariatric surgeries on dietary protein bioavailability in rats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-protein diets for weight management: Interactions with the intestinal microbiota and consequences for gut health. A position paper by the my new gut study group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00142.2019⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (3), pp.1012-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371407v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-protein diets for weight management: Interactions with the intestinal microbiota and consequences for gut health. A position paper by the my new gut study group</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+                <w:t xml:space="preserve">True ileal protein digestibility of zein and whey protein isolate in healthy humans (OR27-06-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Steuer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annaig Lan</w:t>
+                <w:t xml:space="preserve">Léa Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (Supplement_1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzz046.OR27-06-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618730v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of fractional gluconeogenesis after meat ingestion in healthy adults: a D 2 O study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Yen Ta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Breton</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00157.2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371420v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic markers of protein maldigestion after a 15 N test meal in minipigs with pancreatic exocrine insufficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mary</w:t>
+                <w:t xml:space="preserve">Time course of fractional gluconeogenesis after meat ingestion in healthy adults: a D 2 O study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moesseler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Hai-Yen Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+                <w:t xml:space="preserve">Isabelle Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00218.2017⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 315 (4), pp.E454-E459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00157.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769395v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annaig Lan</w:t>
+                <w:t xml:space="preserve">Metabolic markers of protein maldigestion after a 15 N test meal in minipigs with pancreatic exocrine insufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Cerrudo</w:t>
+                <w:t xml:space="preserve">Anne Moesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (2), pp.G223 - G230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00218.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627112v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantity and source of dietary protein influence metabolite production by gut microbiota and rectal mucosa gene expression: a randomized, parallel, double-blind trial in overweight humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Joseph Portune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Steuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cerrudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (4), pp.1005-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.117.158816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of an Amino Acid Mixture on Colonic Mucosal Healing in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (13), pp.2895-2905. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000435849.17263.c5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4395,2848 +4529,2848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du régime végétarien sur la digestibilité et le métabolisme d'une protéine végétale à tout âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Muziot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Andrianmihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gastric bypass on intestinal adaptations and dietary protein bioavailability in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association Nutrition, Jul 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real ileal digestibility of faba bean protein in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvi Itkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du bypass gastrique sur la digestibilité des protéines alimentaires et leur séquestration dans les tissus intestinaux et périphériques chez le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chapelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzout-Marniche Dalila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIZO Dairy conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lors du développement nutritionnel du syndrome métabolique, le métabolisme protéique est différemment affecté dans le foie et les muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.20-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lors de la prise en charge nutritionnelle de la malnutrition aiguë sévère chez l’enfant en bas âge, l’évolution de l’abondance naturelle en 15N le long des cheveux signe l’historique des gains anthropométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.25-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle en 15N dans les cheveux est un marqueur d’exposition alimentaire et de malnutrition aiguë chez l’enfant en bas âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton Dailey-Chwalibóg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2018, Nice, France. pp.25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True ileal protein digestibility of zein and whey protein isolate in healthy humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive bioavailability of spirulina protein and amino acids in a rat model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789354v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité des acides aminés d’un isolat protéique de tournesol marqué au 15N et au 2H chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Caceres</w:t>
+                <w:t xml:space="preserve">Impact extra-intestinal de l'inflammation colique aiguë sur le métabolisme protéique dans un modèle murin de colite-chimio induite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piscuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Nov 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735675v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Biodisponibilité des acides aminés d’un isolat protéique de tournesol marqué au 15N et au 2H chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737588v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact extra-intestinal de l'inflammation colique aiguë sur le métabolisme protéique dans un modèle murin de colite-chimio induite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+                <w:t xml:space="preserve">Digestive bioavailability of spirulina protein and amino acids in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, NICE, France</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525852v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gastric By-pass on Dietary Protein Bioavailability and Protein Anabolism in Rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effect of gastric by-pass on dietary protein bioavailability and protein anabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafa Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Chicago, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568825v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gastric by-pass on dietary protein bioavailability and protein anabolism in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
+                <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Pharmacology-and-Experimental-Therapeutics (ASPET) at Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Chicago, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735069v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
+                <w:t xml:space="preserve">Effect of Gastric By-pass on Dietary Protein Bioavailability and Protein Anabolism in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruneau Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799982v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human cross-over study to test differences in bioavailable protein using a dual stable isotope ratio method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikkie van Der Wielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Feskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du by-pass gastrique sur la biodisponibilité des protéines alimentaires et l’anabolisme protéique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruneau Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooking processes on protein digestion and effects on the intestinal mucosa in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Davila-Gay Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MON-PP056: The Bacterial Metabolite Hydrogen Sulfide is More Abundant in Large Intestine of Rats Fed High Protein Diet and Inhibits Colonocyte Respiration in Association with Pro-Inflammatory but not Genotoxic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37th ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.S148 - S149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0261-5614(15)30488-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biomarqueurs urinaires de la consommation et du barème de cuisson de la viande rouge chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des barèmes de cuisson sur la digestion des protéines de viande chez l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorge G. Airinei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France, France. pp.S45-S46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70316-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7246,3922 +7380,3922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gastric bypass on digestibility and postprandial metabolic fate of 15N dietary protein in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gastric bypass on the postprandial metabolic fate of 15N dietary protein and on intestinal adaptations in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Willemetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium – Dietary Protein for Human Health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cudennec</w:t>
+                <w:t xml:space="preserve">Effect of gastric bypass on dietary protein digestibility and dietary nitrogen sequestration in the splanchnic bed in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Benhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Nutrition 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, On line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547620v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gastric bypass on dietary protein digestibility and dietary nitrogen sequestration in the splanchnic bed in rats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">The effect of industrial processes on the digestion and protein synthesis of milk protein matrices in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Attalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, On line, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533385v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation de la méthode indirecte « double traceur » au prélèvement direct des digesta iléaux pour la mesure de la digestibilité des acides aminés chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2020 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers of dietary essential amino acids-deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin (Ireland), Ireland. Proceedings of the Nutrition Society, 79 (OCE2), pp.E377, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665120003250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers of dietary essential amino-acid deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Baltimore, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de trois méthodes de mesure de la digestibilité iléale vraie des protéines chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2019 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibilité iléale des acides aminés de protéines de lactosérum et de zéine chez le volontaire sain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2019 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and amino acid digestibility of a pea protein isolate in rats and comparison with casein and gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact extra-intestinal de l'inflammation colique aigue sur le métabolisme protéique dans un modèle murin de colite-chimio induite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+                <w:t xml:space="preserve">Deuterium compared to 15N-labeling to determine digestive and metabolic fate of milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice (France), France</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529768v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive bioavailability of spirulina and sunflower proteins and amino acids in a rat model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Deuterium labeling of milk to determine digestive and metabolic fate of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Caceres</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786209v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dietary protein intake level on hepatic metabolism after a chemically-induced colon inflammatory flare in mice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Digestive bioavailability of spirulina protein and amino acids in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Doctorants ABIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529734v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive bioavailability of spirulina protein and amino acids in a rat model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Measuring bioavailability of dietary protein using a dual stable isotope ratio method: a first proof of principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikkie van Der Wielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769462v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring bioavailability of dietary protein using a dual stable isotope ratio method: a first proof of principle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Digestive bioavailability of spirulina and sunflower proteins and amino acids in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">2. International Conference on Food Bioactives and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769483v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium compared to 15N-labeling to determine digestive and metabolic fate of milk proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Influence of the dietary protein intake level on hepatic metabolism after a chemically-induced colon inflammatory flare in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piscuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States. 2018</w:t>
+              <w:t xml:space="preserve">Journées des Doctorants ABIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786166v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium labeling of milk to determine digestive and metabolic fate of proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Indices de qualité nutritionnelle d’un isolat de protéines de pois seul ou complémenté chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guérin-Deremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769467v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices de qualité nutritionnelle d’un isolat de protéines de pois seul ou complémenté chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+                <w:t xml:space="preserve">Impact extra-intestinal de l'inflammation colique aigue sur le métabolisme protéique dans un modèle murin de colite-chimio induite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Piscuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734060v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des protéines et des acides aminés de spiruline chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rats sensibles à l’obésité sous régime faible en lipides et riche en glucides complexes ont un niveau d’expression élevé de l’amylase pancréatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piedcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium compared to 15n-labeling to determine digestive and metabolic fate of milk proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Deuterium labeling of milk to determine digestive and metabolic fate of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. Karger, Annals of Nutrition and Metabolism, 71 (suppl 2), pp.1, 2017</w:t>
+              <w:t xml:space="preserve">5th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734287v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium labeling of milk to determine digestive and metabolic fate of proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Deuterium compared to 15n-labeling to determine digestive and metabolic fate of milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. Karger, Annals of Nutrition and Metabolism, 71 (suppl 2), pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569460v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743180v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité à l'induction de l'obésité et du syndrome métabolique par un régime gras et sucré s'accompagne d'une efficacité protéique accrue dans le foie et diminuée dans le muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Khodorova</w:t>
+                <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584600v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la biodisponibilité des protéines chez le rat obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruneau Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Ribeiro-Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-targeted urinary metabolomic profiling for determination of metabolites associated with meat intake and the processes of meat cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Oberli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs métaboliques de la malabsorption protéique dans un modèle de miniporc insuffisant pancréatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Hepatogastroentérologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619316v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode innovante de mesure conjointe du métabolisme protéinogène (turnover protéique musculaire) et non protéinogène (métabolisme de la cystéine) par l’eau deutérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du Département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. , 2014, Assises du Département Alimh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Huo</w:t>
+                <w:t xml:space="preserve">Marqueurs métaboliques de la malabsorption protéique dans un modèle de miniporc insuffisant pancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Colin Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
+              <w:t xml:space="preserve">Journées francophones d'Hepatogastroentérologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173406v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nutrition azotée de précision : Le fractionnement isotopique de l’azote entre l’animal et son régime comme marqueur d’efficience d’utilisation de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11171,329 +11305,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des protéines et des acides aminés de spiruline chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (4), pp.281, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la digestibilité des protéines et des acides aminés du lait par marquage des protéines au deutérium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (4), pp.323-324, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11640,51 +11774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Lecasble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van der Wielen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja de Vries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.04.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Criouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi T Itkonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.01.030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.12.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14040177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04690605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;musat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00132" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khayour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Benmhimdane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saeid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.11.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Guillin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2023.3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04204013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2023.02.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaubier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03137-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab354" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02368-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02436666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz046.OR27-06-19" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700834" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Yen Ta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00157.2018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moesseler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00218.2017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benhaddou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Itkonen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789354v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caceres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piscuc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneau Ouafa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van Der Wielen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Feskens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570276v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619219v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila-Gay Davila" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619180v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533391v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296057v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04495540v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003250" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296012v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769454v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734287v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Colin Gregory" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617707v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.106" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.193" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Lecasble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pogu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chapelais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.149191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van der Wielen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja de Vries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.04.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi T Itkonen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khodorova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.01.030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gu&#233;rin-Deremaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.12.039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14040177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04690605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;musat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Criouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00132" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.035" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khayour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Benmhimdane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saeid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.11.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M Guillin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2023.3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04204013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2023.02.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Atallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cudennec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112814" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaubier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03137-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab423" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab354" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02881-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzout-Marniche Dalila" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520002883" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051567" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa274" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03010449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02368-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03882412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Rietman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041191" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02436666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz279" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02777057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00061.2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ribeiro-Parenti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Bruneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cavin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00142.2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Joseph Portune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Steuer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2018.09.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619149v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz046.OR27-06-19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Yen Ta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Breton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00157.2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769395v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moesseler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00218.2017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cerrudo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158816" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000435849.17263.c5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Muziot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andrianmihaja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dufay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benhaddou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Itkonen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.253" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Dailey-Chwalib&#243;g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.262" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.261" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04525852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piscuc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekiri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caceres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01799982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Piedcoq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruneau Ouafa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikkie van Der Wielen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrits" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Feskens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Davila-Gay Davila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andriamihaja" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0261-5614(15)30488-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LBL6QPB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533389v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04533385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Ravallec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quinsac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04495540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C Even" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003250" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tessier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769467v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769483v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786209v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769454v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791301v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Even" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569460v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619175v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bado" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619208v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Colin Gregory" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.106" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kapel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.193" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>