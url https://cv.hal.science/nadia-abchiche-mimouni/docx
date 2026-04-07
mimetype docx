--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -523,317 +523,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalition-based Multi-agent Approach for Implementing Ethics: An assistive application case-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Maddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Akaichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kuching, Sarawak, Malaysia. pp.39 --54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA190037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226812v1</w:t>
+                <w:t xml:space="preserve">hal-02434303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Maddouri</w:t>
+                <w:t xml:space="preserve">Towards a transparent deep ensemble method based on multiagent argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziha Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jalel Akaichi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on EXplainable TRansparent Autonomous Agents and Multi-Agent Systems (EXTRAAMAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.3--21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30391-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA190037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02434303v1</w:t>
+                <w:t xml:space="preserve">hal-02151178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a transparent deep ensemble method based on multiagent argumentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coalition-based Multi-agent Approach for Implementing Ethics: An assistive application case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on EXplainable TRansparent Autonomous Agents and Multi-Agent Systems (EXTRAAMAS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eleventh International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Venice, Italy. pp.13--14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30391-4_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02151178v1</w:t>
+                <w:t xml:space="preserve">hal-03226812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalition-based Multi-agent Approach for Implementing Ethics: An assistive application case-study</w:t>
               </w:r>
@@ -895,278 +895,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SYNERGY project: Emotional Intelligence to Improve Motivation and Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Transparent Ensemble Method based on Deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziha Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dessertaine</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Frontiers in Education Conference (FIE 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FIE43999.2019.9028352⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.271--280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533363v1</w:t>
+                <w:t xml:space="preserve">hal-02420478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Transparent Ensemble Method based on Deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SYNERGY project: Emotional Intelligence to Improve Motivation and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farida Zehraoui</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dessertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.271--280, </w:t>
+              <w:t xml:space="preserve">49th IEEE Frontiers in Education Conference (FIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Covington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FIE43999.2019.9028352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420478v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TransDeep: Transparent Deep ensemble method based on argumentation for classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,230 +1549,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche individu-centrée pour l'exploration de stratégies de prescription médicale - un exemple dans l'hypertension artérielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptive Multi-agent System for Ambient Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andriatrimoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Gueyffier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Galerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Francophone d'Épidémiologie Clinique, 19èmes Journées des Statisticiens des Centres de Lutte contre le Cancer ( EPICLIN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France. (elec. proc)</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nice, France. pp.85--92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787188v1</w:t>
+                <w:t xml:space="preserve">hal-00763657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Multi-agent System for Ambient Assisted Living</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche individu-centrée pour l'exploration de stratégies de prescription médicale - un exemple dans l'hypertension artérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Galerne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nice, France. pp.85--92</w:t>
+              <w:t xml:space="preserve">6ème Conférence Francophone d'Épidémiologie Clinique, 19èmes Journées des Statisticiens des Centres de Lutte contre le Cancer ( EPICLIN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France. (elec. proc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763657v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration distribuée de raisonnements multiples en contexte</w:t>
               </w:r>
@@ -2646,51 +2646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-LSTMEA: Predicting clinical events forn Hypertension using Multi-Sources LSTM Explainable Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3341,51 +3341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galerne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011894300003393" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Sendi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30391-4_1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Corbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dessertaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE43999.2019.9028352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teboul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S. Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.22.1_supplement.1220.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03817571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bedu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendah Nouili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03723017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galerne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011894300003393" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Sendi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30391-4_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Corbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dessertaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE43999.2019.9028352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teboul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S. Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.22.1_supplement.1220.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03817571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bedu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendah Nouili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03723017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>