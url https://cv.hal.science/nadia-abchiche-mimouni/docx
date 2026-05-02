--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -324,940 +324,940 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Ensemble Classification Model based on Argumentation</w:t>
+                <w:t xml:space="preserve">A Knowledge-Based Approach for Evaluating Impact of Therapeutic Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                <w:t xml:space="preserve">Mike Donald Tapi Nzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Zehraoui</w:t>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAART 2023 - 15th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. pp.1036-1046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011894300003393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989890v1</w:t>
+                <w:t xml:space="preserve">hal-04015162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge-Based Approach for Evaluating Impact of Therapeutic Strategies</w:t>
+                <w:t xml:space="preserve">Explainable Ensemble Classification Model based on Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gueyffier</w:t>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2023 - 15th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2023, Londres, United Kingdom. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015162v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t>
+                <w:t xml:space="preserve">TransDeep: Transparent Deep ensemble method based on argumentation for classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Maddouri</w:t>
+                <w:t xml:space="preserve">Naziha Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Otmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalel Akaichi</w:t>
+                <w:t xml:space="preserve">François Teboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434303v1</w:t>
+                <w:t xml:space="preserve">hal-02161093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a transparent deep ensemble method based on multiagent argumentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coalition-based Multi-agent Approach for Implementing Ethics: An assistive application case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on EXplainable TRansparent Autonomous Agents and Multi-Agent Systems (EXTRAAMAS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Eleventh International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Venice, Italy. pp.13--14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151178v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalition-based Multi-agent Approach for Implementing Ethics: An assistive application case-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAAMAAA: Generating Automatically an Adaptive Multiagent System for Ambient Assistive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Maddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Akaichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Software Methodologies, Tools, and Techniques (SOMET 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kuching, Sarawak, Malaysia. pp.39 --54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA190037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226812v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalition-based Multi-agent Approach for Implementing Ethics: An assistive application case-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a transparent deep ensemble method based on multiagent argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziha Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Colle</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on EXplainable TRansparent Autonomous Agents and Multi-Agent Systems (EXTRAAMAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.3--21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30391-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226425v1</w:t>
+                <w:t xml:space="preserve">hal-02151178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Transparent Ensemble Method based on Deep learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coalition-based Multi-agent Approach for Implementing Ethics: An assistive application case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farida Zehraoui</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eleventh International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420478v1</w:t>
+                <w:t xml:space="preserve">hal-03226425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SYNERGY project: Emotional Intelligence to Improve Motivation and Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Transparent Ensemble Method based on Deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziha Sendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dessertaine</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Frontiers in Education Conference (FIE 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FIE43999.2019.9028352⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. pp.271--280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533363v1</w:t>
+                <w:t xml:space="preserve">hal-02420478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransDeep: Transparent Deep ensemble method based on argumentation for classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SYNERGY project: Emotional Intelligence to Improve Motivation and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Teboul</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dessertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">49th IEEE Frontiers in Education Conference (FIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Covington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FIE43999.2019.9028352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161093v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COALAA-GEN: A General Adaptive Approach for Ambient Assistive Applications</w:t>
               </w:r>
@@ -1432,485 +1432,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robot-environment cooperation architecture for the safety of elderly people at home</w:t>
+                <w:t xml:space="preserve">An Adaptive Multi-agent System for Ambient Assisted Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Andriatrimoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galerne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Smart Homes and Health Telematics (ICOST 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourth International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nice, France. pp.85--92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744724v1</w:t>
+                <w:t xml:space="preserve">hal-00763657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Multi-agent System for Ambient Assisted Living</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche individu-centrée pour l'exploration de stratégies de prescription médicale - un exemple dans l'hypertension artérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Galerne</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Adaptive and Self-Adaptive Systems and Applications (ADAPTIVE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nice, France. pp.85--92</w:t>
+              <w:t xml:space="preserve">6ème Conférence Francophone d'Épidémiologie Clinique, 19èmes Journées des Statisticiens des Centres de Lutte contre le Cancer ( EPICLIN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France. (elec. proc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763657v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche individu-centrée pour l'exploration de stratégies de prescription médicale - un exemple dans l'hypertension artérielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robot-environment cooperation architecture for the safety of elderly people at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andriatrimoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Gueyffier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Francophone d'Épidémiologie Clinique, 19èmes Journées des Statisticiens des Centres de Lutte contre le Cancer ( EPICLIN 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Smart Homes and Health Telematics (ICOST 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Artiminio, Italy. pp.91--98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30779-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787188v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration distribuée de raisonnements multiples en contexte</w:t>
+                <w:t xml:space="preserve">A dynamic pivot agent role in cooperative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Rochebrune, France. (elec. proc)</w:t>
+              <w:t xml:space="preserve">7th Agent Technical Fora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. (elec. proc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787194v1</w:t>
+                <w:t xml:space="preserve">hal-00787209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic pivot agent role in cooperative systems</w:t>
+                <w:t xml:space="preserve">Intégration distribuée de raisonnements multiples en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Agent Technical Fora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. (elec. proc)</w:t>
+              <w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Rochebrune, France. (elec. proc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787209v1</w:t>
+                <w:t xml:space="preserve">hal-00787194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multi-agent approach for biological models cooperation</w:t>
               </w:r>
@@ -2633,64 +2633,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-LSTMEA: Predicting clinical events forn Hypertension using Multi-Sources LSTM Explainable Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziha Sendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3110,51 +3110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Saint-Etienne, France. 2022, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3341,51 +3341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galerne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011894300003393" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Sendi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30391-4_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Corbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dessertaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE43999.2019.9028352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teboul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S. Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.22.1_supplement.1220.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03817571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bedu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendah Nouili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03723017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andriatrimoson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galerne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04015162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Donald Tapi Nzali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011894300003393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Sendi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Teboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Maddouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Akaichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA190037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30391-4_1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Corbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dessertaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE43999.2019.9028352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gueyffier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30779-9_12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall S. Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hannaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontecave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.22.1_supplement.1220.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03817571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bedu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendah Nouili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03723017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>