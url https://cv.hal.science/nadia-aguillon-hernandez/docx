--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3899,293 +3899,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Ranty</w:t>
+                <w:t xml:space="preserve">When art catches the eye and the heart : An oculo-pupillometric and heart rate analysis of painting perception in autistic, artist, and neurotypical adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Senggaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366051v1</w:t>
+                <w:t xml:space="preserve">hal-05472332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When art catches the eye and the heart : An oculo-pupillometric and heart rate analysis of painting perception in autistic, artist, and neurotypical adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montpelier, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472332v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Oculo-Pupillometric Biomarkers from Childhood to Adulthood in ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4244,51 +4244,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Stockholm (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4298,120 +4298,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupil reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of the Human Brain (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.566-581, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820480-1.00166-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4421,169 +4421,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of combining oculometric and pupillometric parameters for autism screening in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mofid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Hermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic disequilibrium at rest in autistic children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4635,51 +4635,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4689,168 +4689,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of object clitics in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léger Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévost Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALA (Generative Approaches to Language Acquisition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Oldenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4997,51 +4997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rabadan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00458.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.70010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsae055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1033243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03651155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem El-Boghdadly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morn&#233; Wolmarans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Stengel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albrecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Jinn Chin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rapm-2020-102451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00166-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Elodie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rabadan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00458.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.70010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsae055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1033243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03651155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem El-Boghdadly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morn&#233; Wolmarans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Stengel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albrecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Jinn Chin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rapm-2020-102451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Senggaran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00166-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Elodie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>