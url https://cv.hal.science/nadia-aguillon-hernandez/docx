--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -3899,277 +3899,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When art catches the eye and the heart : An oculo-pupillometric and heart rate analysis of painting perception in autistic, artist, and neurotypical adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Lehmann</w:t>
+                <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montpelier, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472332v1</w:t>
+                <w:t xml:space="preserve">hal-05366051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Ranty</w:t>
+                <w:t xml:space="preserve">When art catches the eye and the heart : An oculo-pupillometric and heart rate analysis of painting perception in autistic, artist, and neurotypical adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Senggaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366051v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Oculo-Pupillometric Biomarkers from Childhood to Adulthood in ASD</w:t>
               </w:r>
@@ -4997,51 +4997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rabadan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00458.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.70010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsae055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1033243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03651155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem El-Boghdadly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morn&#233; Wolmarans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Stengel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albrecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Jinn Chin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rapm-2020-102451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Senggaran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00166-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Elodie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rabadan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00458.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.70010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsae055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.1033243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jusiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.982899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03651155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariem El-Boghdadly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morn&#233; Wolmarans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Stengel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albrecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Jinn Chin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rapm-2020-102451" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Senggaran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lehmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820480-1.00166-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger Elodie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>