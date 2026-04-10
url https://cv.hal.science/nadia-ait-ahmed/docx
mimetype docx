--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nadia AIT-AHMED </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignante chercheuse/ Département Génie Electrique  de Polytech'Nantes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -230,4352 +236,4460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Model-Free Control for MMC Inverters in Cold Ironing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation-oriented active disturbance rejection control for dynamic positioning ships using improved Salp Swarm Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Abdel Kader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+                <w:t xml:space="preserve">Qixin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">Ning Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+                <w:t xml:space="preserve">Gang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Yao</w:t>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (13), pp.7343. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15137343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20464177.2026.2641360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546140v1</w:t>
+                <w:t xml:space="preserve">hal-05557911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of AC current supply of doubly salient permanent magnet machine with quasi sinusoidal back-EMF and inductance variations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Model-Free Control for MMC Inverters in Cold Ironing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luming Liu</w:t>
+                <w:t xml:space="preserve">Cheikh Abdel Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yide Wang</w:t>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (13), pp.7343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-023-02142-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app15137343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417392v1</w:t>
+                <w:t xml:space="preserve">hal-05557724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transition and Resilient Control for Enhancing Power Availability in Microgrids Based on North African Countries: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Naseri</w:t>
+                <w:t xml:space="preserve">Junjie Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Aboudrar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soumia El Hani</w:t>
+                <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saad Motahhir</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14146121⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.467-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922666v1</w:t>
+                <w:t xml:space="preserve">hal-05546193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Chen</w:t>
+                <w:t xml:space="preserve">Energy Transition and Resilient Control for Enhancing Power Availability in Microgrids Based on North African Countries: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Naseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aboudrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Niu</w:t>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youming Cai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+                <w:t xml:space="preserve">Saad Motahhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (2), pp.467-486. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14146121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546193v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of AC current supply of doubly salient permanent magnet machine with quasi sinusoidal back-EMF and inductance variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youming Cai</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yide Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-023-02142-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922826v1</w:t>
+                <w:t xml:space="preserve">hal-04417392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust integral super-twisting controller for enhanced photovoltaic integration with hybrid battery and supercapacitor storage in DC microgrid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Augustin Pop</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.467-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922744v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved NSGA-II algorithm for constrained thrust allocation of dynamic positioning ships in rough sea conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Chen</w:t>
+                <w:t xml:space="preserve">Robust integral super-twisting controller for enhanced photovoltaic integration with hybrid battery and supercapacitor storage in DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Benadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youming Cai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+                <w:t xml:space="preserve">Saad Motahhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Augustin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20464177.2024.2393482⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.103009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922801v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved NSGA-II algorithm for constrained thrust allocation of dynamic positioning ships in rough sea conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20464177.2024.2393482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546197v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved torque compensation control based-maximum power point tracking strategy for large scale floating offshore wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 273, pp.113974. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.113974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal SOC Control and Rule-Based Energy Management Strategy for Fuel-Cell-Based Hybrid Vessel including Batteries and Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyu Ma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiongchen Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse11020398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Free Control for Doubly Salient Permanent Magnet-Generator-Based Tidal Stream Turbine Considering Flux-Weakening Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aϊt-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (12), pp.2276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse11122276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive backstepping fast terminal sliding mode control of dynamic positioning ships with uncertainty and unknown disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 281, pp.114925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Dynamic Positioning Control Based on Active Disturbance Rejection Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Fractional-Order PID Controller of a PMSM-Based Wave Compensation System for Offshore Ship Cranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aϊt-Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.865. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Journal of Marine science and Engineering, 10 (9), pp.1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10091238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse10070865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041293v1</w:t>
+                <w:t xml:space="preserve">hal-04041308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Fractional-Order PID Controller of a PMSM-Based Wave Compensation System for Offshore Ship Cranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ship Dynamic Positioning Control Based on Active Disturbance Rejection Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aϊt-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journal of Marine science and Engineering, 10 (9), pp.1238. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10070865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse10091238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041308v1</w:t>
+                <w:t xml:space="preserve">hal-04041293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order sliding mode control of a doubly salient permanent magnet machine driving marine current turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ocean Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Journal of Ocean Engineering and Science, 6 (1), pp.12-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joes.2020.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Research Status of Tidal Current Power Generation Systems in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (11), pp.1286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse9111286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive super-twisting control of doubly salient permanent magnet generator for tidal stream turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, International Journal of Electrical Power &amp; Energy systems, 128, pp.106772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijepes.2021.106772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One special current waveform of toothed pole doubly salient permanent magnet machine for marine current energy conversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Electrical Engineering, 102 (1), pp.371-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00202-019-00881-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional-Order PI Control of DFIG-Based Tidal Stream Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (5), pp.309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8050309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current waveforms analysis of toothed pole Doubly Salient Permanent Magnet (DSPM) machine for marine tidal current applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.242-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijepes.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attraction, Challenge and Current Status of Marine Current Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.12665-12685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2795708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Vector Control of Marine Current Energy Conversion System Based on Doubly Salient Permanent Magnet Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, IEEE Transactions on Sustainable energy, 7 (1), pp.409-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSTE.2015.2497903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of voltage controllers for series active power filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Mekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyouness Mazari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Electric Power Systems Research, 80 (6), pp.615-626. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2009.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy control of the start-up phase of the food extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Fodil-Pacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Arhaliass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Food control, 18 (9), pp.1143-1148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2006.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Reliability and Monitoring Strategies for Microgrids: Building on Previous Findings Towards Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoummadi Mohammed Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badre Bossoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Augustin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 17th International Conference on Electronics, Computers and Artificial Intelligence (ECAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Targoviste, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECAI65401.2025.11095477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546146v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Voltage Control based on Intelligent PI Controller for Grid Forming Inverters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Abdel Kader</w:t>
+                <w:t xml:space="preserve">Vibration mitigation of barge-type floating offshore wind turbine via active tuned mass damper based on Adaptive Linear Quadratic Regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuechen Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Gang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WESC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WESC, Jun 2025, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04923041v1</w:t>
+                <w:t xml:space="preserve">hal-05576402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Evaluation Metrics for Electrical Demand Forecasting: Application to the Residential Sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Miegeville</w:t>
+                <w:t xml:space="preserve">A Robust Voltage Control based on Intelligent PI Controller for Grid Forming Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Abdel Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Guérin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menny El-Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 AEIT International Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/AEIT.2018.8577363⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923065v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time management model for residential multi-class appliances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">New Evaluation Metrics for Electrical Demand Forecasting: Application to the Residential Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ihsane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Guerin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE PES Asia-Pacific Power and Energy Engineering Conference (APPEEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APPEEC.2017.8308911⟩</w:t>
+              <w:t xml:space="preserve">2018 AEIT International Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bari, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/AEIT.2018.8577363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105828v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy hysteresis voltage and current control of an Unified Power Quality Conditioner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benyounes Mazari</w:t>
+                <w:t xml:space="preserve">Real-time management model for residential multi-class appliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ihsane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Miegeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ait-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE PES Asia-Pacific Power and Energy Engineering Conference (APPEEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangalore, India. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APPEEC.2017.8308911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2008.4758382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041781v1</w:t>
+                <w:t xml:space="preserve">hal-05105828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hysteresis voltage control of series active power filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A fuzzy hysteresis voltage and current control of an Unified Power Quality Conditioner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Mekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyounes Mazari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417678⟩</w:t>
+              <w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Orlando, United States. pp.2684-2689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2008.4758382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041591v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling of marine thrusters for underwater vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel hysteresis voltage control of series active power filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Mekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vonnet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Loron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Guibert</w:t>
+                <w:t xml:space="preserve">Benyounes Mazari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conf on Control Applications in Marine Systems, CAMS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2007.4417678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20070919-3-HR-3904.00038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041513v1</w:t>
+                <w:t xml:space="preserve">hal-04041591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Voltage References for Series Active Power Filter Based on a Robust PLL System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On modeling of marine thrusters for underwater vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Conf on Control Applications in Marine Systems, CAMS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, bol, Croatia. pp.211-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20070919-3-HR-3904.00038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041561v1</w:t>
+                <w:t xml:space="preserve">hal-04041513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determination of Voltage References for Series Active Power Filter Based on a Robust PLL System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Mekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyounes Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thrust control of electric marine thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of IEEE Industrial Electronics Society, 2005. IECON 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Raleigh, United States. 6 pp., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2005.1568924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4722,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoming Gong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101453" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05546140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdel Kader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02142-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Niu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2024.2417255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Benadli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2024.2393482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongchen Kuang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11020398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114925" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070865" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111286" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00881-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050309" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03625858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.10.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2795708" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2015.2497903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyouness Mazari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.10.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38DM80Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Fodil-Pacha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.06.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ0TMZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05546146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoummadi Mohammed Amine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI65401.2025.11095477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El-Bah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Mazari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758382" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070919-3-HR-3904.00038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568924" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoming Gong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101453" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Long" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2026.2641360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdel Kader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Niu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2024.2417255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02142-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Benadli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2024.2393482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongchen Kuang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11020398" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00881-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050309" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03625858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2795708" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2015.2497903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyouness Mazari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.10.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38DM80Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Fodil-Pacha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.06.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ0TMZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoummadi Mohammed Amine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI65401.2025.11095477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El-Bah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Mazari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758382" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417678" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070919-3-HR-3904.00038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374643" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568924" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>