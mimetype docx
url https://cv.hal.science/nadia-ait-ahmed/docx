--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -504,697 +504,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of AC current supply of doubly salient permanent magnet machine with quasi sinusoidal back-EMF and inductance variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Niu</w:t>
+                <w:t xml:space="preserve">Luming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youming Cai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+                <w:t xml:space="preserve">Yide Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-023-02142-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546193v1</w:t>
+                <w:t xml:space="preserve">hal-04417392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transition and Resilient Control for Enhancing Power Availability in Microgrids Based on North African Countries: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Aboudrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Motahhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (14), pp.6121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app14146121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of AC current supply of doubly salient permanent magnet machine with quasi sinusoidal back-EMF and inductance variations</w:t>
+                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luming Liu</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.467-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-023-02142-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417392v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youming Cai</w:t>
+                <w:t xml:space="preserve">Robust integral super-twisting controller for enhanced photovoltaic integration with hybrid battery and supercapacitor storage in DC microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Benadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Motahhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Augustin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.103009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922826v1</w:t>
+                <w:t xml:space="preserve">hal-04922744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust integral super-twisting controller for enhanced photovoltaic integration with hybrid battery and supercapacitor storage in DC microgrid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">Adaptive sliding mode-based feedback linearization control for floating offshore wind turbine in region II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Augustin Pop</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.467-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435075.2024.2417255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04922744v1</w:t>
+                <w:t xml:space="preserve">hal-04922826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved NSGA-II algorithm for constrained thrust allocation of dynamic positioning ships in rough sea conditions</w:t>
               </w:r>
@@ -1206,51 +1206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1340,64 +1340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1595,51 +1595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Free Control for Doubly Salient Permanent Magnet-Generator-Based Tidal Stream Turbine Considering Flux-Weakening Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,295 +1844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Fractional-Order PID Controller of a PMSM-Based Wave Compensation System for Offshore Ship Cranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ship Dynamic Positioning Control Based on Active Disturbance Rejection Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aϊt-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journal of Marine science and Engineering, 10 (9), pp.1238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10091238⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10070865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041308v1</w:t>
+                <w:t xml:space="preserve">hal-04041293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship Dynamic Positioning Control Based on Active Disturbance Rejection Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Fractional-Order PID Controller of a PMSM-Based Wave Compensation System for Offshore Ship Cranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ning Gao</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aϊt-Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (7), pp.865. </w:t>
+              <w:t xml:space="preserve">, 2022, Journal of Marine science and Engineering, 10 (9), pp.1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse10070865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse10091238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041293v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order sliding mode control of a doubly salient permanent magnet machine driving marine current turbine</w:t>
               </w:r>
@@ -3511,51 +3511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badre Bossoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Augustin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoming Gong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101453" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Long" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2026.2641360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdel Kader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Niu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2024.2417255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02142-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Benadli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2024.2393482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongchen Kuang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11020398" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00881-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050309" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03625858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2795708" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2015.2497903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyouness Mazari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.10.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38DM80Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Fodil-Pacha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.06.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ0TMZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoummadi Mohammed Amine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI65401.2025.11095477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El-Bah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Mazari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758382" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417678" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070919-3-HR-3904.00038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374643" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568924" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoming Gong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101453" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Long" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2026.2641360" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdel Kader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-023-02142-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aboudrar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05546193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Niu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youming Cai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2024.2417255" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Benadli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922826v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2024.2393482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113974" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongchen Kuang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11020398" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#970;t-Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11122276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04922936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10070865" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10091238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Tang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joes.2020.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111286" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106772" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-019-00881-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyang Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050309" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03625858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2018.10.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2795708" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2015.2497903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mekri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyouness Mazari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2009.10.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38DM80Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Fodil-Pacha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2006.06.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGQ0TMZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoummadi Mohammed Amine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECAI65401.2025.11095477" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Dong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menny El-Bah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04923065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ihsane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miegeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AEIT.2018.8577363" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait-Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guerin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APPEEC.2017.8308911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyounes Mazari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758382" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417678" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guibert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070919-3-HR-3904.00038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374643" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04041471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2005.1568924" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>