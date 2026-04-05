--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -765,165 +765,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europa y los europeos en Cuéntame cómo pasó. Entre referencias, representaciones y experiencias</w:t>
+                <w:t xml:space="preserve">De la Casa de Bernarda Alba (1936) à Bernarda (2018): Le drame des femmes revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PILAR 2023 / La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono (siglos XIX-XXI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Fleites Marcos; Nadia Ait Bachir, Mar 2023, Caen, Francia</w:t>
+              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia AIT BACHIR, Armelle Parey, Nicolas Mollard, 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270792v1</w:t>
+                <w:t xml:space="preserve">hal-04270787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contourner la censure franquiste: entre humour et discours métaphorique dans le cinéma espagnol</w:t>
+                <w:t xml:space="preserve">Europa y los europeos en Cuéntame cómo pasó. Entre referencias, representaciones y experiencias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Censure, Silences, Omissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadia Ait Bachir, Juan Carlos d'Amico, Annette Lensing, Valeria Allaire, Marion Duchesne, 2023, CAEN, France</w:t>
+              <w:t xml:space="preserve">PILAR 2023 / La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono (siglos XIX-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Fleites Marcos; Nadia Ait Bachir, Mar 2023, Caen, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270786v1</w:t>
+                <w:t xml:space="preserve">hal-04270792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse du 4eme pouvoir à son utilisation en classe de Bachibac</w:t>
               </w:r>
@@ -972,96 +972,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Casa de Bernarda Alba (1936) à Bernarda (2018): Le drame des femmes revisité</w:t>
+                <w:t xml:space="preserve">Contourner la censure franquiste: entre humour et discours métaphorique dans le cinéma espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadia AIT BACHIR, Armelle Parey, Nicolas Mollard, 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Censure, Silences, Omissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia Ait Bachir, Juan Carlos d'Amico, Annette Lensing, Valeria Allaire, Marion Duchesne, 2023, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270787v1</w:t>
+                <w:t xml:space="preserve">hal-04270786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las colaboraciones de Galdos en la Prensa, entre andanzas europeas y reflexiones paniberistas</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A6EE490"/>
+    <w:nsid w:val="C6AB4EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3680,51 +3680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollard Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Irisarri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Viguera Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Delgado Idarreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investigacion.unirioja.es/documentos/5fb86d8229995255d013fcfc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollard Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Irisarri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Viguera Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Delgado Idarreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investigacion.unirioja.es/documentos/5fb86d8229995255d013fcfc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>