--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -765,303 +765,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Casa de Bernarda Alba (1936) à Bernarda (2018): Le drame des femmes revisité</w:t>
+                <w:t xml:space="preserve">Europa y los europeos en Cuéntame cómo pasó. Entre referencias, representaciones y experiencias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadia AIT BACHIR, Armelle Parey, Nicolas Mollard, 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">PILAR 2023 / La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono (siglos XIX-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Fleites Marcos; Nadia Ait Bachir, Mar 2023, Caen, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270787v1</w:t>
+                <w:t xml:space="preserve">hal-04270792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europa y los europeos en Cuéntame cómo pasó. Entre referencias, representaciones y experiencias</w:t>
+                <w:t xml:space="preserve">La presse du 4eme pouvoir à son utilisation en classe de Bachibac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PILAR 2023 / La imagen de Europa en los medios de comunicación del mundo hispanófono y lusófono (siglos XIX-XXI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Fleites Marcos; Nadia Ait Bachir, Mar 2023, Caen, Francia</w:t>
+              <w:t xml:space="preserve">Les médias dans les filières Bachibac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Noisy-Le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270792v1</w:t>
+                <w:t xml:space="preserve">hal-04270833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse du 4eme pouvoir à son utilisation en classe de Bachibac</w:t>
+                <w:t xml:space="preserve">Contourner la censure franquiste: entre humour et discours métaphorique dans le cinéma espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les médias dans les filières Bachibac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Noisy-Le-Grand, France</w:t>
+              <w:t xml:space="preserve">Censure, Silences, Omissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia Ait Bachir, Juan Carlos d'Amico, Annette Lensing, Valeria Allaire, Marion Duchesne, 2023, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270833v1</w:t>
+                <w:t xml:space="preserve">hal-04270786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contourner la censure franquiste: entre humour et discours métaphorique dans le cinéma espagnol</w:t>
+                <w:t xml:space="preserve">De la Casa de Bernarda Alba (1936) à Bernarda (2018): Le drame des femmes revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ait Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Censure, Silences, Omissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadia Ait Bachir, Juan Carlos d'Amico, Annette Lensing, Valeria Allaire, Marion Duchesne, 2023, CAEN, France</w:t>
+              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadia AIT BACHIR, Armelle Parey, Nicolas Mollard, 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270786v1</w:t>
+                <w:t xml:space="preserve">hal-04270787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las colaboraciones de Galdos en la Prensa, entre andanzas europeas y reflexiones paniberistas</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6AB4EC9"/>
+    <w:nsid w:val="26DABB73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3680,51 +3680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollard Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Irisarri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Viguera Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Delgado Idarreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investigacion.unirioja.es/documentos/5fb86d8229995255d013fcfc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Bachir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270853v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.16901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollard Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02323151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ludec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/libro?codigo=972764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Irisarri Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Rodr&#237;guez Infiesta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Viguera Ruiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Delgado Idarreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investigacion.unirioja.es/documentos/5fb86d8229995255d013fcfc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/congreso/edicion/15467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02348100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>