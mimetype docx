--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -452,1931 +452,2056 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+                <w:t xml:space="preserve">Les fortifications protohistoriques (2200-600 av. J.-C.) de la Corse, état des connaissances synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Colonna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sicurani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
+              <w:t xml:space="preserve">Les fortifications de la Protohistoire à l’époque contemporaine : la Corse et ses aires d’influence. Etat de la recherche et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colletivité de Corse, 2026, Bastia, Corte, Bonifacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256787v1</w:t>
+                <w:t xml:space="preserve">hal-05587399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
+              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256972v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des recherches sur l'habitat ouvert en Corse (XVIIe-VIe s. av. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">L'occupation de la montagne corse durant le Néolithique. Bilan des recherches récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.121-130</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck leandri, 2017, Ajaccio, France. pp.36-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256986v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation de la montagne corse durant le Néolithique. Bilan des recherches récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des recherches sur l'habitat ouvert en Corse (XVIIe-VIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse. Vingt ans de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline et Franck leandri, 2017, Ajaccio, France. pp.36-54</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256951v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation protohistorique d'I Casteddi (Tavera, Corse-du-Sud)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du troisième colloque du Laboratoire régional d'archéologie Six millénaires en Balagne. Balagna, Ghjussani, Ostriconi, Falasorma. Archeulugia, storia, architettura, tupunimia, geulugia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire régional d'archéologie, Oct 2016, Belgodere (Corse), France. pp.249-264</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257052v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic quarries and crafts in northern Corsica. The rhyolite deposit of Plateau d'Alzu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Reggio</w:t>
+                <w:t xml:space="preserve">L'occupation protohistorique d'I Casteddi (Tavera, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Arobba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du troisième colloque du Laboratoire régional d'archéologie Six millénaires en Balagne. Balagna, Ghjussani, Ostriconi, Falasorma. Archeulugia, storia, architettura, tupunimia, geulugia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire régional d'archéologie, Oct 2016, Belgodere (Corse), France. pp.249-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01745623v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Neolithic quarries and crafts in northern Corsica. The rhyolite deposit of Plateau d'Alzu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012588v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhyolites diffusion in Neolithic Corsica: First results of geochemical analysis methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leck</w:t>
+                <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UISPP World Congress, XXXIII-1. Siliceous rocks : procurement and distribution systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007202v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhyolites diffusion in Neolithic Corsica: First results of geochemical analysis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">18th UISPP World Congress, XXXIII-1. Siliceous rocks : procurement and distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265072v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plateau d’Alzu, un habitat néolithique de l’étage montagnard</w:t>
+                <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat pré et protohistorique (L’alloghju preistoricu è protostoricu. Actes du colloque de l’Association de Recherches Préhistoriques et Protohistoriques Corses (Calvi, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Calvi, France</w:t>
+              <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02365275v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le plateau d’Alzu, un habitat néolithique de l’étage montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reggio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">L’habitat pré et protohistorique (L’alloghju preistoricu è protostoricu. Actes du colloque de l’Association de Recherches Préhistoriques et Protohistoriques Corses (Calvi, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Calvi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729844v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02365275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation d'un gîte primaire de rhyolite dans le centre de la Corse au cours de la Préhistoire récente : l'exemple du plateau d'Alzu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exploitation d'un gîte primaire de rhyolite dans le centre de la Corse au cours de la Préhistoire récente : l'exemple du plateau d'Alzu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porticcio, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800843v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">L'exploitation d'un gîte primaire de rhyolite dans le centre de la Corse au cours de la Préhistoire récente : l'exemple du plateau d'Alzu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Madeleine Ottaviani-Spella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berlinghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">L'exploitation d'un gîte primaire de rhyolite dans le centre de la Corse au cours de la Préhistoire récente : l'exemple du plateau d'Alzu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00586185v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des recherches sur le gisement néolithique moyen du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cesari</w:t>
+                <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+              <w:t xml:space="preserve">Huitièmes Rencontres de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00654025v1</w:t>
+                <w:t xml:space="preserve">halshs-00586185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonia Colonna</w:t>
+                <w:t xml:space="preserve">Etat des recherches sur le gisement néolithique moyen du Monte Revincu (Santo-Pietro-di-Tenda, Haute-Corse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André d'Anna</w:t>
+                <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432975v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00654025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matières premières lithiques de la Corse au Néolithique : réseaux de diffusion méditerranéens, territoires et interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Découvertes récentes sur les premières occupations humaines de la vallée de la Restonica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Claude Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Madeleine Ottaviani-Spella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale de l'Université de Corse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2386,51 +2511,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2489,51 +2614,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2543,176 +2668,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Monte Revincu : nouvelles données sur un village néolithique moyen du nord de la Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Archives d’Ecologie Préhistorique, Coll. Monographies, Synthèses et Colloques, Toulouse, pp.283-297, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières lithiques en Corse néolithique : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2721,94 +2846,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, pp.193-197, 2010, 78‑2‑87772‑442‑5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00654022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2818,147 +2943,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alata : des origines aux années 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alesandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colonna, impr., 162 p., 2013, Travaux du Laboratoire régional d'archéologie ; 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00988722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2968,309 +3093,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montagne corse durant le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la monatgne corse durant le Néolithique : bilan des recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandri Franck; Leandri Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.36-54, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3279,262 +3404,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.55-69, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic quarries and knapping in northern Corsica. The rhyolite deposit of Alzu Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Mine to User: Production and Procurement Systems of Siliceous Rocks in the European Neolithic and Bronze Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781789697124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04089500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bilan de dix années de recherches sur le site du Monte Revincu (Haute-Corse).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3544,198 +3669,316 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Delestre, H. Marchesi (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche, Colloque inter-régional 28-30 oct. 2009, Arles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.317-322, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corse, Haute-Corse, Monticello, Bollaccia Soprano: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection, inventaire plateau d'Alzu, Haute-Corse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Madeleine Spella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berlinghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Federzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3882,51 +4125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berlinghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milanini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04257052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Spella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Federzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berlinghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milanini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04257052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Spella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Federzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>