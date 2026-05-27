--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -736,402 +736,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation de la montagne corse durant le Néolithique. Bilan des recherches récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse. Vingt ans de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline et Franck leandri, 2017, Ajaccio, France. pp.36-54</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256951v1</w:t>
+                <w:t xml:space="preserve">hal-04256972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des recherches sur l'habitat ouvert en Corse (XVIIe-VIe s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'occupation de la montagne corse durant le Néolithique. Bilan des recherches récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
+              <w:t xml:space="preserve">Archéologie en Corse. Vingt ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline et Franck leandri, 2017, Ajaccio, France. pp.36-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256972v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation protohistorique d'I Casteddi (Tavera, Corse-du-Sud)</w:t>
               </w:r>
@@ -1583,90 +1583,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
@@ -3120,64 +3120,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montagne corse durant le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,64 +3249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la monatgne corse durant le Néolithique : bilan des recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4125,51 +4125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berlinghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milanini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04257052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Spella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Federzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Ottaviani-Spella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berlinghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini Saez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sicurani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milanini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antolini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04257052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Assous-Plunian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Claude Weiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Spella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Federzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>