--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -2504,50 +2504,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attractivité, compétitivité, métropolisation : un modèle de développement à questionner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Internationales "Attractivité et compétitivité des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIACT, Université de Constantine, Apr 2021, Constantine, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ville inoccupée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2556,126 +2625,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Propriétaires et héritiers de biens immobiliers dans les villes décroissantes : un regard international. Séminaire de l’atelier 6 « Faire territoire, faire société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Environnement, Ville, Société, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336706v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03336709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les délaissés : quels enjeux et défis opérationnels des espaces vacants ?</w:t>
               </w:r>
@@ -2737,50 +2737,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réoccuper l'immobilier vacant : enjeux territoriaux et problèmes opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.373-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espaces vacants : enjeux territoriaux et problèmes opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2789,139 +2871,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CIST 2020 Population, Temps, Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091232v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03114143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du développement urbain intégré</w:t>
               </w:r>
@@ -2970,165 +2970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renouvellement urbain, innovations et administrations territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Miroirs urbains, dialogue entre la ciudad de Mexico et l’Ile de France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.86-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leçon inaugurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté d’architecture, d’ingénierie architecturale, d’urbanisme, UCLouvain, Oct 2019, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336681v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03338397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to achieve a public transportation network at a polycentric urban regional scale? A French case of governance across territorial and institutional boundaries.</w:t>
               </w:r>
@@ -3423,50 +3423,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3475,73 +3557,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3570,142 +3652,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la ville productive. Le cas d’Ivry Confluences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Développement économique local et urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDC, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3721,139 +3803,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336589v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02421075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’intervention artistique en urbanisme : des expérimentations innovatrices portées par des entrepreneurs de méthodes »</w:t>
               </w:r>
@@ -4079,178 +4079,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le recours au design dans l’action publique : tournant créatif ou nouvelle rationalité économique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Questionner le tournant créatif : dispositifs, processus, et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varna, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619973v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01619217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
               </w:r>
@@ -4752,234 +4752,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mutations des acteurs et des actions collectives dans la production de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospective Nationale de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’individu sensible coproducteur de connaissances territoriales. Quels impacts sur le dialogue et l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, no(s) limite(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération nationale des agences d'urbanisme, Oct 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie sociale et solidaire : nouveaux acteurs et nouvelles formes de coopérations dans la fabrique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles coopérations urbaines et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de promotion de l'enseignement et de la recherche en aménagement et urbanisme (APERAU), May 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452367v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01452335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération interinstitutionnelle et nouvelle politique de la Ville : les enseignements d’une formation-action expérimentale</w:t>
               </w:r>
@@ -5395,50 +5395,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distributed Paper: Art Works and the Production of Knowledge on Cities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Internationale de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inhabitants, artists and urban planners: an unlikely encounter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5460,152 +5555,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Futures 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183762v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01183779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Paper: Disrupting Professional Hierarchies : New Interprofessionnal Collaboration Between Artists and City Planners.</w:t>
               </w:r>
@@ -5844,165 +5844,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche et l’action en urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment valoriser et développer le rôle de "passeur" des agences entre recherche et action ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'aménagement et d'urbanisme d'Île-de-France; UrbaLyon, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Articuler transport et urbanisme : une question d'organisation. Les enseignements de la ligne B strasbourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le tramway ? Quarante années de TCSP, tramways et transports guidés en France : controverses et réalisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955213v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01452855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ficelles de la coopération</w:t>
               </w:r>
@@ -6258,247 +6258,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Cité Internationale Universitaire de Paris : expérimenter l'innovation urbaine et ses processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Creative Campus. La Cité Internationale du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organiser le contrôle de l'incertitude dans les projets d'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Congrès International de l'AISLF "Penser l'incertain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets urbains ne sont pas qu'un instrument de gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ingénierie du projet /// Sociologie de l'action"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793890v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00793872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets urbains : organiser la mise sous contrôle de l’incertitude</w:t>
               </w:r>
@@ -6547,165 +6547,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction métropolitaine au défi de la coopération entre acteurs publics locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner la métropole : pouvoirs et territoires, bilans et directions de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’hybridation dans les collectifs d’élaboration des projets d’aménagement » communication au colloque international « Hybride, hybridation, hybridité - Les territoires et les organisations à l’épreuve de l’hybridation », Grenoble, 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybride, hybridation, hybridité - Les territoires et les organisations à l’épreuve de l’hybridation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Pacte, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452749v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00999291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes, leviers de l’innovation urbaine ?</w:t>
               </w:r>
@@ -6754,50 +6754,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La métropole procédurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion de métropole </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau production de la ville, Nov 2011, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos d’une recherche sur les entrepreneurs de métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6806,139 +6888,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir sur les territoires </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452759v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01452835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’actions publiques interinstitutionnelles d’échelle métropolitaine</w:t>
               </w:r>
@@ -7207,50 +7207,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les particularités des projets de tramway Les particularités des projets de tramway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de journées d’étude interdisciplinaire "Le projet urbain négocié : regards croisés à partir des tramways"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Misha (Maison Interdisciplinaire des Sciences de l’Homme), Feb 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les entrepreneurs de métropoles dans la construction des systèmes d’action métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7259,126 +7328,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La production de la ville. Quelle organisation territoriale d’échelle métropolitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grand Lyon; Programme POPSU, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452859v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01452952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques, modèles urbains et innovations dans le champ de l’aménagement urbain</w:t>
               </w:r>
@@ -9133,83 +9133,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand des intermédiaires immobiliers fabriquent la vacance tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoan Miot; Nadia Arab. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-174, 2020, 978-2-85978-531-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9224,199 +9323,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Adisson F. et al. (eds), Pour la recherche urbaine. CNRS Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14. La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10138,50 +10138,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01563825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'usager est-il un concepteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Terrin Jean Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le projet du projet. Concevoir la ville contemporaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parenthèses, pp.179-181, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Cité Internationale Universitaire de Paris : expérimenter l’innovation urbaine et ses processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10207,130 +10280,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camby, Carine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Creative Campus. La Cité Internationale du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or, pp.75-79, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254741v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01396164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cité internationale universitaire de Paris : expérimenter l’innovation urbaine et ses processus</w:t>
               </w:r>
@@ -13415,51 +13415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mullon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2012.691619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabriela Ferrari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00999291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/vers-une-gestion-circulaire-des-dechets-urbains.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang&#160;vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01337714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auffr&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-des-ponts.fr/ouvrage/sciences-humaines-sociales/la-ville-inoccupee-enjeux-et-defis-des-espaces-urbains-vacants/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jista Betty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452255v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278668v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425524v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00086535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mullon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2012.691619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabriela Ferrari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00999291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/vers-une-gestion-circulaire-des-dechets-urbains.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang&#160;vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01337714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auffr&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-des-ponts.fr/ouvrage/sciences-humaines-sociales/la-ville-inoccupee-enjeux-et-defis-des-espaces-urbains-vacants/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jista Betty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452255v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278668v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425524v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00086535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>