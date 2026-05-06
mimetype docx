--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -459,50 +459,232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04496695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet de l’Union à l’épreuve de la décroissance et de l’idéal métropolitain. Chronique d’une dérive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.8683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces vacants et dégradation du cadre de vie dans une ville décroissante : le cas de Roubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immobilier vacant : « Il faut généraliser de nouvelles formes d’intermédiation entre l’offre et la demande ». Tribune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -511,239 +693,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341363v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">halshs-04486324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precedents and design process in routine and non-routine design situations. An empirical study based on two contrasting urban development projects</w:t>
               </w:r>
@@ -2655,50 +2655,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réoccuper l'immobilier vacant : enjeux territoriaux et problèmes opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.373-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces vacants : enjeux territoriaux et problèmes opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international CIST 2020 Population, Temps, Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser les délaissés : quels enjeux et défis opérationnels des espaces vacants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2707,221 +2871,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Matinale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif#Ressources, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336699v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03091232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du développement urbain intégré</w:t>
               </w:r>
@@ -3259,50 +3259,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When inter-municipal development policies sustain shrinkage. The case of Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriquer la ville productive. Le cas d’Ivry Confluences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Développement économique local et urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDC, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre des politiques publiques de revitalisation urbaine : enjeux, écueils, innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine : quelles adaptations à des problèmes inédits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France. pp.312-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La décroissance urbaine, un contexte d’action singulier. Quels problèmes et quels enjeux pour l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3311,565 +3803,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Les villes en décroissance, catégories émergentes de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine : quelles adaptations à des problèmes inédits ?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacant spaces and degraded living environment: a new approach? – The case of Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des 20èmes rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France. pp.312-317</w:t>
+              <w:t xml:space="preserve">AESOP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urban environment and vacant lands in shrinking cities: towards new policy frameworks ?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production des rez-de-chaussée commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Commerce et changements urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet d’urbanisme en contexte de décroissance urbaine</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque rencontres internationales d’urbanisme, APERAU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le recours au design dans l’action publique : tournant créatif ou nouvelle rationalité économique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IGU – Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, France</w:t>
+              <w:t xml:space="preserve">colloque international Questionner le tournant créatif : dispositifs, processus, et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varna, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nadia Arab</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décroissance urbaine et espaces vacants : évolution des approches et des modalités de traitement à Roubaix (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Développement économique local et urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDC, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation. Colloque de l'ASRDLF.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01640991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du projet à la politique publique : jusqu’où le design est-il un instrument de politique publique? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de l’Institut pour la Ville et le Commerce : "Politique nationale de revitalisation des coeurs de ville et politiques de commerce : quelles synergies ? Acteurs, outils et expérimentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Les promesses du design ? ENSCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’intervention artistique en urbanisme : des expérimentations innovatrices portées par des entrepreneurs de méthodes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3885,539 +4351,569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication au colloque international du CRISES «des émergences à la reconnaissance. trajectoires d’innovation»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vacant spaces and degraded living environment: a new approach? – The case of Roubaix (France)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération dans la construction métropolitaine : une lecture critique du modèle français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Les nouvelles coopérations urbaines et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de promotion de l'enseignement et de la recherche en aménagement et urbanisme (APERAU), May 2016, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace sensible saisi par les managers urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Commerce et changements urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Sociétés en mouvement, société en changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ESS et innovation sociale dans la coproduction des espaces urbains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Séminaire "Urbanisme en pratiques" - Lab’Urba </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le recours au design dans l’action publique : tournant créatif ou nouvelle rationalité économique ? »</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu sensible coproducteur de connaissances territoriales. Quels impacts sur le dialogue et l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Questionner le tournant créatif : dispositifs, processus, et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Varna, Bulgarie</w:t>
+              <w:t xml:space="preserve">Territoires, no(s) limite(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération nationale des agences d'urbanisme, Oct 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie sociale et solidaire : nouveaux acteurs et nouvelles formes de coopérations dans la fabrique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation. Colloque de l'ASRDLF.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Les nouvelles coopérations urbaines et territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de promotion de l'enseignement et de la recherche en aménagement et urbanisme (APERAU), May 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Du projet à la politique publique : jusqu’où le design est-il un instrument de politique publique? »</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations des acteurs et des actions collectives dans la production de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Les promesses du design ? ENSCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Prospective Nationale de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une théorie du projet en urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Urban/regional governance under the competitiveness imperative – a critical analysis of the recent French territorial reform”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4433,746 +4929,699 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Regional Studies Association RSA Winter Conference, New pressure on cities and regions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nadia Arab</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collaborations entre artistes et urbanistes : de nouvelles formes de médiation et de participation des habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Création artistique et participation citoyenne, la place des artistes dans la co-production de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme ECLIPS (Expertise Citoyenne pour le Logement. Limites, intérêts et perspectives); UMR Citères; Pôle des Arts Urbains, Jun 2015, Saint-Pierre-des-Corps, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La coopération dans la construction métropolitaine : une lecture critique du modèle français</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération interinstitutionnelle et nouvelle politique de la Ville : les enseignements d’une formation-action expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...426 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabriela Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques Professionnelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM; UNESCO, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vivant</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme innovant : quelles ruptures dans les pratiques de projet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création artistique et participation citoyenne, la place des artistes dans la co-production de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme ECLIPS (Expertise Citoyenne pour le Logement. Limites, intérêts et perspectives); UMR Citères; Pôle des Arts Urbains, Jun 2015, Saint-Pierre-des-Corps, France</w:t>
+              <w:t xml:space="preserve">Créativité et innovation comme processus solidaires : vivre le territoire et faire la ville autrement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre artiste-urbaniste : quand la création bouscule les pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativité et innovation comme processus solidaires : vivre le territoire et faire la ville autrement ? Colloque franco-brésilien sur les questions d’aménagement et d’urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhabitants, artists and urban planners: an unlikely encounter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City Futures 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Paper: Art Works and the Production of Knowledge on Cities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Internationale de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Paper: Disrupting Professional Hierarchies : New Interprofessionnal Collaboration Between Artists and City Planners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Internationale de Sociologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Paper: Artists' creativity as tool for urban innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5201,506 +5650,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Urban Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183778v1</w:t>
-              </w:r>
-[...447 lines deleted...]
-                <w:t xml:space="preserve">hal-01183760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tramway et l'articulation transport et urbanisme : projet de réseau vs projet de ligne</w:t>
               </w:r>
@@ -6051,661 +6051,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Cité Internationale Universitaire de Paris : expérimenter l'innovation urbaine et ses processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Creative Campus. La Cité Internationale du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser le contrôle de l'incertitude dans les projets d'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX Congrès International de l'AISLF "Penser l'incertain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets urbains ne sont pas qu'un instrument de gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ingénierie du projet /// Sociologie de l'action"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets urbains : organiser la mise sous contrôle de l’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, 2012, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction métropolitaine au défi de la coopération entre acteurs publics locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner la métropole : pouvoirs et territoires, bilans et directions de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’hybridation dans les collectifs d’élaboration des projets d’aménagement » communication au colloque international « Hybride, hybridation, hybridité - Les territoires et les organisations à l’épreuve de l’hybridation », Grenoble, 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybride, hybridation, hybridité - Les territoires et les organisations à l’épreuve de l’hybridation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Pacte, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urbanisme : organiser les coopérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPSU 2 - EuroRennes, un objet révélateur des enjeux de l'urbanisme contemporain. PUCA-Rennes Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A challenge for the metropolitain building : the inter local cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale 'Governing the metropolis : Powers and Territories. New Directions for Research'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité est-elle une condition de l'innovation urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Echanges énergétiques, échanges économiques et innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793873v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-01452749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artistes, leviers de l’innovation urbaine ?</w:t>
               </w:r>
@@ -7138,316 +7138,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les particularités des projets de tramway Les particularités des projets de tramway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de journées d’étude interdisciplinaire "Le projet urbain négocié : regards croisés à partir des tramways"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Misha (Maison Interdisciplinaire des Sciences de l’Homme), Feb 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entrepreneurs de métropoles dans la construction des systèmes d’action métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La production de la ville. Quelle organisation territoriale d’échelle métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grand Lyon; Programme POPSU, Nov 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnes pratiques, modèles urbains et innovations dans le champ de l’aménagement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au CERTU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTU, 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la maîtrise d'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Groupe de recherche et d'échange technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche et d'échange technologique, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453092v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-01453087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déroulement des projets à l’épreuve des temporalités » : comment synchroniser les temps des projets urbains ?</w:t>
               </w:r>
@@ -8711,50 +8711,123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agir par les métiers pour transformer l’écosystème de prévention de la perte d’autonomie des personnes âgées et du maintien à domicile. Une expérimentation de Grand Lyon Métropole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intercommunalité et santé. Un acteur de la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-84934-765-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les appuis discrets de l'intégration métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8767,130 +8840,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SciencesPo Les Presses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne, une anarchie organisée.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-7246-4170-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263963v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04264049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d’urbanisme : changement urbain toujours ; situation d’innovation parfois</w:t>
               </w:r>
@@ -9034,656 +9034,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand des intermédiaires immobiliers fabriquent la vacance tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoan Miot; Nadia Arab. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-174, 2020, 978-2-85978-531-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Adisson F. et al. (eds), Pour la recherche urbaine. CNRS Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14. La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.293-311, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coproduction publique-privée de la ville : quand et comment les rez-de-chaussée commerciaux deviennent une affaire publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. Fleury et. al. (dir.), Le petit commerce dans la ville-monde, Editions l'Oeil d'Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville inoccupée à la revalorisation des espaces urbains vacants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Nadia Arab et Yoan Miot. (dir.) La ville inoccupée. Enjeux et défis des espaces urbains vacants. Presses des Ponts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renouveler la connaissance sur les espaces vacants : enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Auffrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia, Arab, Yoan, Miot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Ponts, pp.85-103, 2020, ISBN : 978-2-85978-531-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire une place à l’économie productive en centre urbain dense métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville inoccupée. Enjeux et défis des espaces urbains vacants.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-174, 2020, 978-2-85978-531-4</w:t>
+              <w:t xml:space="preserve">Faire la ville avec l’industrie. Métropoles e t villes moyennes : 4 retours d'expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Ponts, pp.121-154, 2019, ISBN : 978-2-85978-526-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...435 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention artistique en urbanisme : des expérimentations innovatrices portées par des entrepreneurs de méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9703,126 +9772,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klein, Juan-Luis; L. Boucher, Jacques; Camus, Annie; Champagne, Christine; Noiseaux, Yanick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d’innovation : Des émergences à la reconnaissance. Presses de l'Université du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, 420 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091205v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03091200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design dans l’action publique : tournant créatif ou nouvelle forme de rationalisation ?</w:t>
               </w:r>
@@ -9940,50 +9940,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La rencontre artiste-urbaniste : Quand la création artistique bouscule les pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Ozdirlik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Didier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre le territoire et faire la ville autrement ? Regards croisés franco-brésiliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, pp.359-369, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Practices and Prejudices. Lessons from an Encounter between Artists and Urban Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10009,156 +10108,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murzyn-Kupisz, Monika; Dzialek, Jaroslaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of Artists on Contemporary Urban Development in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.315-328, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01563828v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-01563825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usager est-il un concepteur ?</w:t>
               </w:r>
@@ -10813,294 +10813,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les expertises dans la phase amont des projets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jista Betty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. Prost (dir.), Projets architecturaux et urbains. Mutation des savoirs dans la phase amont.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatrième partie : I Les expertises dans la phase amont des projets urbains, II Pratiques et ingénieries de projet en phase amont : le cas d'Odysseum à Montpellier III. Recherche d'une coproduction entre experts et maîtres d'ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jista Betty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PROST, R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets architecturaux et urbains. Mutations des savoirs dans la phase amont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, pp.135-174, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00136571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et ingénieries de projet en phase amont : le cas d'Odysseum à Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PROST, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets architecturaux et urbains. Mutation des savoirs dans sa phase amont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, pp.155-162, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00129403v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">halshs-00136571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi sert un aménageur ?</w:t>
               </w:r>
@@ -11727,51 +11727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jista Betty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12040,50 +12040,112 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ARAB N. (dir) (2022), Innovation, expérimentation, rationalisation. Analyse comparée des scènes collectives d’innovation urbaine (SCIN). Le cas de la Métropole de Lyon. 203p..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA, Ministère de la Transition Ecologique. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation, expérimentation, rationalisation. Analyse comparée des scènes collectives d'innovation urbaine (SCIN) - le cas de la métropole de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12098,137 +12160,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dang Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA (Plan Urbanisme Construction Architecture). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04425524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA, Ministère de la Transition Ecologique. 2022</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie d’action publique en contexte de décroissance urbaine. Rapport n°6 de recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix, Métropole Européenne de Lille. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation publique et design à Grand Lyon Métropole. Rapport final, in F. Pallez (dir.), « Exploration des Formes d'Innovation Publique par le design »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] FIP-Explo, recherche ANR. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement économique local et urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -12252,534 +12410,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] École des ponts, Caisse des Dépôts et Consignations. 2018, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Stratégie d’action publique en contexte de décroissance urbaine. Rapport n°6 de recherche-action</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants : retour sur le workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres et projets locaux du renouvellement urbain et de l’aménagement économique métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix, Métropole Européenne de Lille. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] FIP-Explo, recherche ANR. 2018</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de Roubaix; Métropole Européenne de Lille; Université Paris-Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amélioration du cadre de vie et espaces vacants : retour sur le workshop</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des cadres européens et nationaux du renouvellement urbain et de l’action publique métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Nadia Arab</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Crague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...143 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13415,51 +13415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mullon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2012.691619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabriela Ferrari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452379v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00999291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/vers-une-gestion-circulaire-des-dechets-urbains.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang&#160;vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01337714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auffr&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-des-ponts.fr/ouvrage/sciences-humaines-sociales/la-ville-inoccupee-enjeux-et-defis-des-espaces-urbains-vacants/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091205v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jista Betty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452255v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278668v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425524v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341337v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00086535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crague" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37759" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mullon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vivant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619963v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.160.0189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ozdirlik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17535069.2012.691619" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01640991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabriela Ferrari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00954988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452741v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00999291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453331v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/vers-une-gestion-circulaire-des-dechets-urbains.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauchon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091025v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dang&#160;vu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01337714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263963v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-des-ponts.fr/ouvrage/sciences-humaines-sociales/la-ville-inoccupee-enjeux-et-defis-des-espaces-urbains-vacants/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Auffr&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396164v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254741v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00944764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jista Betty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452255v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278668v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452801v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453270v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00086535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>