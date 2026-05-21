--- v0 (2026-04-25)
+++ v1 (2026-05-21)
@@ -609,260 +609,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers une construction épistémologique : entre tâtonnements et convictions ? » in « Positionnements du chercheur en didactique des langues »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignement-apprentissage du rythme de l’anglais et du français par une approche filmique, théâtrale et musicale intégrée à un dispositif hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude DILTEC - Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le Printemps de la Recherche en Education » – Prix Poster Doctorants 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national des ÉSPÉ, Paris, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844948v1</w:t>
+                <w:t xml:space="preserve">hal-01844956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichotomie ou complémentarité des approches qualitatives et quantitatives en didactique de la prononciation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Vers une construction épistémologique : entre tâtonnements et convictions ? » in « Positionnements du chercheur en didactique des langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs 2018 (RJC 2018) - Des données à la théorie - ED 268 Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude DILTEC - Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844960v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement-apprentissage du rythme de l’anglais et du français par une approche filmique, théâtrale et musicale intégrée à un dispositif hybride</w:t>
+                <w:t xml:space="preserve">Dichotomie ou complémentarité des approches qualitatives et quantitatives en didactique de la prononciation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bacor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le Printemps de la Recherche en Education » – Prix Poster Doctorants 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national des ÉSPÉ, Paris, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs 2018 (RJC 2018) - Des données à la théorie - ED 268 Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844956v1</w:t>
+                <w:t xml:space="preserve">hal-01844960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation formative de la prononciation en langues : de l’autoévaluation réflexive à l’évaluation entre pairs ?</w:t>
               </w:r>
@@ -2357,51 +2357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pronunciationtraining.wordpress.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="CV%20complet%20:%20http:/www.doyoubuzz.com/nadia-bacor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04132195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Simaku" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivi&#232;re Chlo&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chae-Yeon Bournel Bosson Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Martinez Laura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapia Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pronunciationtraining.wordpress.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="CV%20complet%20:%20http:/www.doyoubuzz.com/nadia-bacor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04132195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boutin-Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Simaku" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivi&#232;re Chlo&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chae-Yeon Bournel Bosson Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01678116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01492885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Martinez Laura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapia Miguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844978v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>