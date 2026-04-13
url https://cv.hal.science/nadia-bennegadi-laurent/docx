--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NADIA LAURENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheure en Sciences Animales/Matières organiques et Microbiologie des sols </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-bennegadi-laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3826-9518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally induced enteropathy in the growing rabbit: impact on caecal microbial activity and blood metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (11), pp.495-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sanitary statuses alter postweaning development of caecal microbial activity in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy processing sludge derived biochar affects GHG emissions from grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Youth Geoscience Forum (第九届青年地学论坛-摘要)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(Hydor)biochar issu du traitement des boues de laiterie a-t-il des intérêts agronomiques ou environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gjedde Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2024 du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de l'apport de Frass de larves de Ténébrion meunier sur l'état biologique des sols et la minéralisation du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionnaly induced enteropathy in the growing rabbit : impact on caecal microbial activity and metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Biennal Meeting Joint RRI-INRA Conference Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques histologiques des foies gras d'oies : relations avec les performances, la composition et la qualité des foies crus et cuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouillier-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Babile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass complementary root traits of ryegrass (Lolium perenne L.) and tall fescue (Festuca aurundinacea Schreb.) improve yields in a low P soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L.M.E Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Willem van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NADIA LAURENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheure en Sciences Animales/Matières organiques et Microbiologie des sols </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-bennegadi-laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3826-9518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally induced enteropathy in the growing rabbit: impact on caecal microbial activity and blood metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (11), pp.495-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sanitary statuses alter postweaning development of caecal microbial activity in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy processing sludge derived biochar affects GHG emissions from grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Youth Geoscience Forum (第九届青年地学论坛-摘要)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(Hydor)biochar issu du traitement des boues de laiterie a-t-il des intérêts agronomiques ou environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gjedde Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2024 du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de l'apport de Frass de larves de Ténébrion meunier sur l'état biologique des sols et la minéralisation du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionnaly induced enteropathy in the growing rabbit : impact on caecal microbial activity and metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques histologiques des foies gras d'oies : relations avec les performances, la composition et la qualité des foies crus et cuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouillier-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Babile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Biennal Meeting Joint RRI-INRA Conference Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass complementary root traits of ryegrass (Lolium perenne L.) and tall fescue (Festuca aurundinacea Schreb.) improve yields in a low P soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L.M.E Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Willem van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF1DF77"/>
+    <w:nsid w:val="F08BF2E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-bennegadi-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3826-9518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent-Bennegadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gjedde Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beuzelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leprettre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L.M.E Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-bennegadi-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3826-9518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent-Bennegadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gjedde Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beuzelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leprettre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L.M.E Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>