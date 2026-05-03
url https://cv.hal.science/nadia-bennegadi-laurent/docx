--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NADIA LAURENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheure en Sciences Animales/Matières organiques et Microbiologie des sols </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-bennegadi-laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3826-9518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally induced enteropathy in the growing rabbit: impact on caecal microbial activity and blood metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (11), pp.495-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sanitary statuses alter postweaning development of caecal microbial activity in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy processing sludge derived biochar affects GHG emissions from grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Youth Geoscience Forum (第九届青年地学论坛-摘要)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(Hydor)biochar issu du traitement des boues de laiterie a-t-il des intérêts agronomiques ou environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gjedde Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2024 du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de l'apport de Frass de larves de Ténébrion meunier sur l'état biologique des sols et la minéralisation du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionnaly induced enteropathy in the growing rabbit : impact on caecal microbial activity and metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques histologiques des foies gras d'oies : relations avec les performances, la composition et la qualité des foies crus et cuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouillier-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Babile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Biennal Meeting Joint RRI-INRA Conference Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass complementary root traits of ryegrass (Lolium perenne L.) and tall fescue (Festuca aurundinacea Schreb.) improve yields in a low P soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L.M.E Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Willem van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NADIA LAURENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheure en Sciences Animales/Matières organiques et Microbiologie des sols </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-bennegadi-laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3826-9518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally induced enteropathy in the growing rabbit: impact on caecal microbial activity and blood metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (11), pp.495-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sanitary statuses alter postweaning development of caecal microbial activity in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy processing sludge derived biochar affects GHG emissions from grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Youth Geoscience Forum (第九届青年地学论坛-摘要)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(Hydor)biochar issu du traitement des boues de laiterie a-t-il des intérêts agronomiques ou environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gjedde Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2024 du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de l'apport de Frass de larves de Ténébrion meunier sur l'état biologique des sols et la minéralisation du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionnaly induced enteropathy in the growing rabbit : impact on caecal microbial activity and metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques histologiques des foies gras d'oies : relations avec les performances, la composition et la qualité des foies crus et cuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouillier-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Babile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Biennal Meeting Joint RRI-INRA Conference Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass complementary root traits of ryegrass (Lolium perenne L.) and tall fescue (Festuca aurundinacea Schreb.) improve yields in a low P soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L.M.E Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Willem van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F08BF2E5"/>
+    <w:nsid w:val="B22CFE2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-bennegadi-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3826-9518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent-Bennegadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gjedde Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beuzelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leprettre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L.M.E Ferron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-bennegadi-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3826-9518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent-Bennegadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gjedde Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beuzelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leprettre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L.M.E Ferron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>