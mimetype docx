--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NADIA LAURENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheure en Sciences Animales/Matières organiques et Microbiologie des sols </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-bennegadi-laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3826-9518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally induced enteropathy in the growing rabbit: impact on caecal microbial activity and blood metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (11), pp.495-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sanitary statuses alter postweaning development of caecal microbial activity in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy processing sludge derived biochar affects GHG emissions from grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Youth Geoscience Forum (第九届青年地学论坛-摘要)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(Hydor)biochar issu du traitement des boues de laiterie a-t-il des intérêts agronomiques ou environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gjedde Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2024 du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de l'apport de Frass de larves de Ténébrion meunier sur l'état biologique des sols et la minéralisation du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionnaly induced enteropathy in the growing rabbit : impact on caecal microbial activity and metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques histologiques des foies gras d'oies : relations avec les performances, la composition et la qualité des foies crus et cuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouillier-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Babile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Biennal Meeting Joint RRI-INRA Conference Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass complementary root traits of ryegrass (Lolium perenne L.) and tall fescue (Festuca aurundinacea Schreb.) improve yields in a low P soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L.M.E Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Willem van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NADIA LAURENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-Chercheure en Sciences Animales/Matières organiques et Microbiologie des sols </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nadia-bennegadi-laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3826-9518</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compost extracts modulate soil microbiota and reduce disease incidence in the tomato-Phytophthora parasitica pathosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Temagoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lerma-Moliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 141, pp.102989. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2025.102989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Fractionation of Dairy Processing Waste Recycled Fertilizers Reveals Inadequacy of the Standards, Measurement and Testing (SMT) Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Khalaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00103624.2025.2452167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Alahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Edelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lolium perenne L. and Festuca arundinacea Schreb. improve yields under low phosphorus availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Mani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-024-10346-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil microorganisms increase Olsen phosphorus from poorly soluble organic phosphate: A soil incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Trinsoutrot‐gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G y K Moinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1), pp.e12960. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of Dairy Processing Sludge and Secondary STRUBIAS Products Used in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olha Khomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Ashekuzzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.763020. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.763020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionally induced enteropathy in the growing rabbit: impact on caecal microbial activity and blood metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (11), pp.495-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sanitary statuses alter postweaning development of caecal microbial activity in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 139, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2004.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy processing sludge derived biochar affects GHG emissions from grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y. K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Youth Geoscience Forum (第九届青年地学论坛-摘要)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Xiamen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(Hydor)biochar issu du traitement des boues de laiterie a-t-il des intérêts agronomiques ou environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á Velasco‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Gjedde Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2024 du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Bouclage, May 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de l'apport de Frass de larves de Ténébrion meunier sur l'état biologique des sols et la minéralisation du carbone et de l'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des indicateurs de microbiologie dans l’analyse de terre pour améliorer la gestion des restitutions organiques dans les systèmes de grande culture et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) « Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFR Norvege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil de diagnostic d’état des sols agricoles en systèmes de grandes cultures et polycultures élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT BOUCLAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols & services écosystémiques : questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Beauvais, France. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICROBIOTERRE : Evaluation d’indicateurs de microbiologie des sols en vue de les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des restitutions organiques dans les systèmes de grandes cultures et polyculture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COMIFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand (hybride), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sur des essais au champ d’indicateurs de microbiologie des sols – premiers résultats du projet Microbioterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disposer de méthodes abordables, précises et robustes pour les indicateurs de gestion des matières organique dans les sols cultives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Chaussod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14è rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritionnaly induced enteropathy in the growing rabbit : impact on caecal microbial activity and metabolic profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent-Bennegadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayourthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Biennal Meeting Joint RRI-INRA Conference Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques histologiques des foies gras d'oies : relations avec les performances, la composition et la qualité des foies crus et cuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouillier-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Leprettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Babile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass complementary root traits of ryegrass (Lolium perenne L.) and tall fescue (Festuca aurundinacea Schreb.) improve yields in a low P soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Velasco-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L.M.E Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Willem van Groenigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen / Netherlands, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre: study of the relationships between indicators of soil status and C & N functions in different agricultural practices (meta-analyses).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’interprétation à l’analyse des bioindicateurs Microbioterre : un nouvel outil pour un diagnostic de la fertilité à la parcelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au journées ADEBIOTECH « La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes » Biocitech Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris (Romainville), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International RAMIRAN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Thioye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauchois Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic amendments on soil enzymatic activities. Results of the French “Bioindicator program”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: Qualiagro fête ses 20 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetry and FT-IR spectroscopy: efficient approaches for organic amendments stability analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bennegadi‐laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gottigen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between initial soil microbial diversity and the quality of exogenous organic matter: Effect on carbon stability of Soil Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbioterre : référencer des indicateurs de microbiologie des sols et les intégrer dans l’analyse de terre de routine, pour améliorer la gestion des apports de matières organiques au champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tscheiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.15-30. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données spatiales, qualité des sols et services écosystémiques: questionnement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/j3d3-pb66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B22CFE2C"/>
+    <w:nsid w:val="6F6BBFC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-bennegadi-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3826-9518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent-Bennegadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gjedde Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beuzelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leprettre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L.M.E Ferron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nadia-bennegadi-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3826-9518" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Temagoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerma-Moliz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2025.102989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Leahy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Velasco-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10346-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193; Velasco&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Trinsoutrot&#8208;gattin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W van Groenigen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G y K Moinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuai Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Khomenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxuan Shi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Ashekuzzaman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.763020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent-Bennegadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2004.09.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y. K. Moinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moinet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gjedde Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beuzelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Baudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deschamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leprettre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Dubois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Babile" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L.M.E Ferron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tscheiller," TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art02" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>