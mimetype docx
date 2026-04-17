--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -66,24676 +66,24814 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI, unilateral NMR, macro-vision histology, texture and biochemical dataset for studying the tomato during air drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578091v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative view of tomato fruit carotenoid and polyphenol accumulation for consumer health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of drying on the composition and organization tomato fruit cell walls: A biochemical and structural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.116567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vascular network in the pericarp of tomato fruit and implications for fruit size, quality, and drought response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim J Brodribb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisheng Du</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the mechanisms involved in the evolution of the structural and physicochemical properties of tomato during air drying – A study combining MRI, unilateral NMR and conventional techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How investigation of tomato fruit vessels architecture could help to reduce water use while maintaining yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiran Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1445, pp.95 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2025.1445.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorly Joana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative responses of tomato yield, fruit quality and water use efficiency to soil salinity under different water regimes in Northwest China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemin Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risheng Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisheng Du</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.108134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.108134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomato puree quality from field to can: Effects of water and nitrogen-saving strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.126891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of the very early effects of water deficit on cell division and expansion processes in tomato ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Aslani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.105227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedicel anatomy and histology in tomato vary according to genotype and water-deficit environment, affecting fruit mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.111313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource Translocation Modelling Highlights Density-Dependence Effects in Fruit Production at Various Levels of Organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.931297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.931297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroma Volatiles in Tomato Fruits: The Role of Genetic, Preharvest and Postharvest Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Distefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Paolo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12020376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal evolution of quantitative magnetic resonance imaging parameters of peach and apple fruit – relationship with biophysical and metabolic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (1), pp.62-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of water deficit on leaves and fruit quality during the development period in tomato plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Medyouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.1949-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.2160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the Intraspecific Variability of the above and Belowground Emissions of Volatile Organic Compounds in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafissa Dehimeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decreased sink/source ratio enhances hexose transport in the fruits of greenhouse tomatoes: integration of gene expression and biochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Aslani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdiyeh Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Mobli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parviz Ehsanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (1), pp.120-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and functional contributions of conducting tissues to genotypic and environmental variations of tomato fruit mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïda Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authorea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.158894502.25988556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenous nuclear magnetic resonance probe using the space harmonics suppression method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pellegars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sensors and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jsss-9-117-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaozhong Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organ-wide and ploidy-dependent regulation both contribute to cell-size determination: evidence from a computational model of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (21), pp.6215-6228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/450916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaf Production and Expansion: A Generalized Response to Drought Stresses from Cells to Whole Leaf Biomass—A Case Study in the Tomato Compound Leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8100409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196768v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fruit quality of cherry and large fruited tomato genotypes as influenced by water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorica Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radmila Stikic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zemdirbyste-Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106 (2), pp.123 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13080/z-a.2019.106.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Quality of Horticultural Crops: A Recurrent/New Challenge for Plant Scientists in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flip-flop method: A new T1-weighted flow-MRI for plants studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are compound leaves more complex than simple ones? A multi-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bediee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (7), pp.1173-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomato quality as influenced by preharvest factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233, pp.264 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2018.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenous static magnetic field coils dedicated to portable nuclear magnetic resonance for agronomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidi Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariston Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pellegars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sensors and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.227 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jsss-7-227-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Effects of Irrigation Regime, Genotype, and Harvest Stage Determine Tomato Fruit Quality and Aptitude for Processing into Puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortimodel 2016 : 5. International symposium on models for plant growth, environment control and farming management in protected cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (1), pp.1-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell division, endoreduplication and expansion processes: setting the cell and organ control into an integrated model of tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1182, pp.257 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced susceptibility of tomato stem to the necrotrophic fungus Botrytis cinerea is associated with a specific adjustment of fructose content in the host sugar pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid K. Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.931-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of tomato production under photovoltaic greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1170, pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1170.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (2), pp.395-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of the MAGIC TOM parental accessions to explore the genetic variability in tomato acclimation to repeated cycles of water deficit and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls2015.01172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water deficit effects on tomato quality depend on fruit developmental stage and genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2015.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A User’s View of the Parameters Derived from the Induction Curves of Maximal Chlorophyll a Fluorescence: Perspectives for Analyzing Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-scale pipeline for reproducible analyses of tomato leaf expansion and its plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of water deficit on tomato fruit growth and quality depending on the fruit developmental stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1112.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative approach of tomato fruit texture using multiblock analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tisiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1099, pp.827-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical simulation of the photovoltaic greenhouse microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.575-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International symposium on innovation in integrated and organic horticulture (INNOHORT 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Granatstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (3), pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water shortage and quality of fleshy fruits--making the most of the unavoidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (15), pp.4097-4117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Less can make more – revisiting fleshy fruit quality and irrigation in horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (4), pp.24-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CFD Study of climate conditions under greenhouses equipped with photovoltaic panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Madeleine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1054, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1054.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crop management impacts the efficiency of quantitative trait loci (QTL) detection and use: case study of fruit load×QTL interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kromdijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heuvelink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Molenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H.B. de Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo quantitative NMR imaging of fruit tissues during growth using Spoiled Gradient Echo sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (32), pp.1418-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2014.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 290, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A device to study the growth of detached fruit. Depressive effect of the nutrient solution sucrose concentration on tomato fruit growth in the cell expansion phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 932, pp.219-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2012.932.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and proteomic analysis of tomato fruit under partial root-zone drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Marjanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radmila Stikic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biljana Vucelic-Radovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Savic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorica Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (6), pp.343-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2011.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aurand Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Maingonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards multiscale plant models: integrating cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (12), pp.728-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Maingonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (1), pp.99 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-012-0760-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High external sucrose concentration inhibits the expansion of detached tomato fruits grown in a novel semi-open device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (6), pp.743-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11627-011-9378-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. K. Mebatsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining ecophysiological modelling and quantitative trait locus analysis to identify key elementary processes underlying tomato fruit sugar concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.907-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the size and composition of fruit, grain and seed by process-based simulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (3), pp.601-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03747.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under what circumstances can process-based simulation models link genotype to phenotype for complex traits? Case-study of fruit and grain quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (4), pp.955-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.344-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Grandillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), Vol. 60, No. 3, pp. 923-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model describing cell polyploidization in tissues of growing fruit as related to cessation of cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (7), pp.1903-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (5), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-assisted analysis of tomato fruit growth in relation to carbon and water fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai Feng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (13), pp.3567-3580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Major proteome variations associated with cherry tomato pericarp development and ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Mihr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143 (3), pp.1327-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.092817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-physiological research to improve tomato fruit quality for processing and human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 724, pp.235-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecophysiological models of quality: a challenge for peach and tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 718, pp.633-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the tomato fruit growth response to temperature and plant fruit load in relation to cell division, cell expansion and DNA endoreduplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.439-447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Growth and Water Relations of Tomato Fruits in Relation to Air Vapor Pressure Deficit and Plant Fruit Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherubino Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00344-005-0040-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-course of tomato whole-plant respiration and fruit and stem growth during prolonged darkness in relation to carbohydrate reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.429-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model for an early stage of tomato fruit development: cell multiplication and cessation of the cell proliferative activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 92 (1), pp.65-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do genetic make-up and growth manipulation affect tomato fruit size by cell number, or cell size and DNA endoreduplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheniclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 92 (3), pp.415-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Number of cells in tomato fruit depending on fruit position and source-sink balance during plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.105-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoterpene emissions in relation to foliar photosynthetic and structural variables in Mediterranean evergreen Quercus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Niinemets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd Tenhunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Steinbrecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 153 (2), pp.243 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0028-646X.2001.00323.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the formation of tomato quality during fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 76 (6), pp.786-792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomato fruit quality in relation to water and carbon fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherubino Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (4), pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2001131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal variation in amount and composition of monoterpenes emitted by young Pinus pinea trees. Implications for emission modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seufert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35, pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal evolution of the quality of fresh glasshouse tomatoes under mediterranean conditions, as affected by air vapour pressure deficit and plant fruit load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.741-750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High vapour pressure deficit influences growth, transpiration and quality of tomato fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84, pp.285-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission of reactive terpene compounds from orange orchards and their removal by within-canopy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brancaleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Di Palo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (D7), pp.8077-8094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of carbohydrate pools to the variations in leaf mass per area within a tomato plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 143, pp.53-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short and long term fluctuations of the leaf mass per area of tomato plants. Implications for growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 82 (1), pp.71-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light and temperature dependence of the emission of cyclic and acyclic monoterpenes from holm oak (Quercus ilex L.) leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.285-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High mineral contents explain the low construction cost of leaves, stems and fruits of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 49 (318), pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of cultivar, fruit position and seed content on tomato fruit weight during a crop cycle under low and high competition for assimilates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 73 (4), pp.541-548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal and seasonal course of monoterpene emissions from Quercus ilex (L) under natural conditions. Application of light and temperature algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seufert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (SI), pp.135-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biogenic emissions and CO2 exchange investigated on four mediterranean shrubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kotzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (SI), pp.157-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluxes of biogenic VOC from mediterranean vegetation by trap enrichment relaxed eddy accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seufert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (SI), pp.229-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of water stress on monoterpene emissions from young potted holm oak (Quercus ilex L.) trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 107, pp.456-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition for assimilates and fruit position affect fruit set in indeterminate greenhouse tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 75, pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dry-matter partitioning in a tomato crop : comparison of two simulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egbert Heuvelink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 69 (5), pp.885-903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dry-matter production in a tomato crop : comparison of two simulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egbert Heuvelink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 68 (6), pp.995-1011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation d'un modele dynamique de croissance et de developpement de la tomate (Lycopersicon esculentum Mill), TOMGRO, pour differents niveaux d'offre et de demande en assimilats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (5), pp.395-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation d'un modèle dynamique de croissance et de développement de la tomate (Lycopersicon esculentum Mill), TOMGRO, pour différents niveaux d'offre et de demande en assimilats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (5), pp.395-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surface foliaire comme indicateur de l'equilibre source-puits chez la tomate (Lycopersicon esculentum Mill.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Ecophysiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 17 (2), pp.121-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiome in a perspective of plant resistance to abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting carotenoid concentrations in growing and ripening tomato fruits under varied irrigation and light conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Anejae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISHS Symposium on Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW DO DEVELOPMENTAL AND DROUGHT FACTORS AFFECT POLYPHENOLS OF GOJI (LYCIUM BARBARUM) LEAVES AND BERRIES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2023, XXXI International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Sylvain Guyot, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual fruit model to simulate water deficit effects on water and solutes accumulation in the fruit and the consequences on fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI INTERNATIONAL HORTICULTURAL CONGRESS, IHC2022: INTERNATIONAL SYMPOSIUM ON INTEGRATIVE APPROACHES TO PRODUCT QUALITY IN FRUITS AND VEGETABLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. pp.109-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.163-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the texture of tomato purees through variety selection or processing methods do not affect the same physical parameters and rheological mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress IHC 2022. INTERNATIONAL SYMPOSIUM ON INTEGRATIVE APPROACHES TO PRODUCT QUALITY IN FRUITS AND VEGETABLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual fruit model to simulate water deficit effects on water and solutes accumulation in the fruit and the consequences on fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid content in mature tomato fruit under soil water deficit: accounting the role of pre-maturing processes through chlorophyll kinetics and cell microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Processing Tomoto Congress / 16th ISHS International Symposium on Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Juan, Argentina. pp.19-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1351.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato Fruit Development in the Responses to Different Irrigation Practices: Developmental Study of Pericarp Cell Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilinka Pećinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofija Pekić Quarrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slađana Savić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st International Electronic Conference on Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Sciforum.net, France. pp.8855, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/IECPS2020-08855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining environment control, crop management and genetics to improve greenhouse product quality the case of tomato</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess the impact of conducting tissues on water fluxes in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys 2019 - International Symposium on Advanced Technologies and Management for Innovative Greenhouses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Greensys2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790122v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets mémoire transgénérationnelle sur la qualité de la graine et du fruit chez le colza et la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation du réseau qualité des produits récoltés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau qualité des produits récoltés, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess the impact of conducting tissues on water fluxes in tomato fruit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining environment control, crop management and genetics to improve greenhouse product quality the case of tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA., Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Greensys 2019 - International Symposium on Advanced Technologies and Management for Innovative Greenhouses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734472v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato fruit quality and processing ability are impacted by irrigation regime as well as genotype and maturity stage”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Selecting tomato not only for their taste, viscosity and color potential but also for their ability to react and conserved their quality during the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. world processing tomato congress &amp; 15. ISHS Symposium on the Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2018, Athene, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172505v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting tomato not only for their taste, viscosity and color potential but also for their ability to react and conserved their quality during the process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Tomato fruit quality and processing ability are impacted by irrigation regime as well as genotype and maturity stage”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. world processing tomato congress &amp; 15. ISHS Symposium on the Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2018, Athene, Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734590v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted estimation of the genetic variability of tomato growth physiological parameters under contrasted water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Gothenburg 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du stress hydrique sur la croissance et développement de la tomate Solanum lycopersicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibitissem Medyouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Nsairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSIEA 2017- Conférence scientifique internationale sur l'environnement et l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicellular modelling of plant tissues as hydraulic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cell division, endoreduplication and expansion processes: setting the cell and organ control into an integrated model of tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortiModel2016: V International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
+              <w:t xml:space="preserve">HortiModel 2016: 5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595221v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell division, endoreduplication and expansion processes: setting the cell and organ control into an integrated model of tomato fruit development</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of constitutive and induced markers of disease severity caused by Botrytis cinerea in the primary metabolome of tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manzoor Ali Abro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid K. Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortiModel 2016: 5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">17. International Botrytis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Chili. CHL., Oct 2016, Santa Cruz, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544640v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of constitutive and induced markers of disease severity caused by Botrytis cinerea in the primary metabolome of tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Modifications du métabolisme primaire des plantes par des effets environnementaux : conséquences sur les interactions plantes-pathogènes et liens possibles avec l'induction de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Botrytis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Chili. CHL., Oct 2016, Santa Cruz, Chile</w:t>
+              <w:t xml:space="preserve">Rencontres du RMT Elicitra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594722v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications du métabolisme primaire des plantes par des effets environnementaux : conséquences sur les interactions plantes-pathogènes et liens possibles avec l'induction de résistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multicellular modelling of plant tissues as hydraulic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du RMT Elicitra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">HortiModel2016: V International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190003v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale pipeline for reproducible analyses of tomato leaf expansion and its plasticity in response to drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Chevalier</w:t>
+                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: from phenotypes to genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pelpoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Novaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594684v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: from phenotypes to genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Novaretti</w:t>
+                <w:t xml:space="preserve">Effect of deficit irrigation on tomato fruit anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilink Pećinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Pekić Quarrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheniclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6. Balkan Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743885v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of deficit irrigation on tomato fruit anatomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cheniclet</w:t>
+                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Balkan Botanical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rijeka, Croatia</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331465v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">A multi-scale pipeline for reproducible analyses of tomato leaf expansion and its plasticity in response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237387v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based models of fleshy fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit Structure 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drought on morphological and physiological parameters of tomato leaf</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation of tomato production under photovoltaic greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Brunel</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Greensys2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331466v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling approaches to understand interactions among cell division, cell expansion and endoreduplication in the control of tomato fruit growthang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of drought on morphological and physiological parameters of tomato leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radmila Stikic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorica Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Organ Growth symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">2. International Conference on Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331458v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 3D virtual fruit model integrating fruit architecture and physiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Experimental and modelling approaches to understand interactions among cell division, cell expansion and endoreduplication in the control of tomato fruit growthang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Organ Growth symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236550v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of tomato production under photovoltaic greenhouses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a 3D virtual fruit model integrating fruit architecture and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greensys2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1068.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801272v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD study of climate conditions under greenhouses equipped with photovoltaic panel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benefit of bilateral project between Serbia and France to improve the expertise in histological analysis of tomato pericarp exposed to different irrigation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilink Pećinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Rančić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Pekić Quarrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaviša Dordević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agriculture Engineering "New Technologies for Sustainable Agricultural Production and Food Security"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on EU Project Collaborations: Challenges for Research Improvements in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Belgrade, Serbia. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743339v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of bilateral project between Serbia and France to improve the expertise in histological analysis of tomato pericarp exposed to different irrigation techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CFD study of climate conditions under greenhouses equipped with photovoltaic panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Madeleine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on EU Project Collaborations: Challenges for Research Improvements in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Agriculture Engineering "New Technologies for Sustainable Agricultural Production and Food Security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Muscat, Oman. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1054.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794067v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigation of functionalized magnetic nanoparticles Fe3O4 asT1–T2contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Bezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Symposium on Particulate Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.60-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the genetic response of tomato during soil drying and repeated cycles of water deficit and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fruit virtuel pour analyser le fonctionnement du fruit sous le contrôle de l’environnement et du génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ENS Modélisation multi-échelle des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted comparative analysis of sugar accumulation in fleshy fruits: grape, tomato, and peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the FA1106-COST Action "QualityFruit"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chania (Crète), Greece. 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating architecture and physiological perspectives in fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747294v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving yields in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kietsuda Luengwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eattock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhejun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane M. Beckles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sonam, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747573v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving yields in tomato</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Biocatalysis and Agricultural Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sonam, United States</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809332v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of fruit growth integrating cell division and expansion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation (HortiModel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Nov 2012, Nanjing, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating 3D volumetric meshes of internal and external fruit structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortiModel2012 -- Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation. Acta Horticulturae.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch as an indicator of carbon allocation and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Luengwilai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Eattock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane M. Beckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Plant Group Symposium 'Omics' in Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Columbia, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of wild type and flacca mutant tomato fruit grown under partial root-zone drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botaniker Tagung The Interdisciplinary Congress for Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a 3D virtual fruit model integrating fruit architecture and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A simplified model of sugar metabolism to analyze the genetic variations in tomato sugar content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">Symposium Greensys 2009 Hortimodel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756007v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model of sugar metabolism to analyze the genetic variations in tomato sugar content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Greensys 2009 Hortimodel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758276v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach of size and composition of tomato fruit combining ecophysiology, genetic, genomic and metabolomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naro International Symposium Solanaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Tsu, Mie, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological models of growth processes involved in fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on modelling in plant biology : models at the cellular and tissular scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach of size and composition of tomato fruit combining ecophysiology, genetic, genomic and metabolic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic, genomic and ecophysiological dissection of fruit size and sugar content in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. EUCARPIA Meeting Section Vegetables Working Group Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Wageningen, Netherlands. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach of the characterization of tomato fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Chaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mihr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Plant GEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass and nutrient partitioning in tomatoes in relation to air vapour pressure deficit and plant fruit load.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Raguse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell division and cessation of cell proliferation in growing fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Davis, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grow virtual tomatoes : two user friendly softwares for teaching the cultivation of greenhouse tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulserre : an educational software simulating the greenhouse-crop system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOMGRO, modèle explicatif de fonctionnement des cultures sous serre : un outil pour la recherche et pour l'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation interactive de la croissance d'une plante de tomate en fonction de son environnement et de sa conduite (modèle TOMGRO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of individual organ growth and development on a tomato plant : a model and a user-friendly interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit-set : a case study for validation of the model TOMGRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, Saumane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit set and competition for assimilates, during the early production period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1990, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between source-sink balance and fruit-set of greenhouse tomato crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gantelmi d'Ille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1990, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the mechanisms involved in the evolution of the structural and physicochemical properties of tomato during air drying – A study combining MRI, unilateral NMR and conventional techniques</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-05051288v1</w:t>
+                <w:t xml:space="preserve">Cell expansion-division under resource sharing: a novel framework for modeling fruit growth dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative view of tomato fruit carotenoid and polyphenol accumulation for consumer health</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-05216773v1</w:t>
+                <w:t xml:space="preserve">Variability of structural and functional traits of vascular tissues in tomato: modeling, histology and flow-MRI investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïda Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying on the composition and organization tomato fruit cell walls: A biochemical and structural study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development: Supplementary info for the main article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05115919v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular network in the pericarp of tomato fruit and implications for fruit size, quality, and drought response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Organ-wide and ploidy-dependent regulations both contribute to cell size determination: evidence from a computational model of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...12241 lines deleted...]
-                <w:t xml:space="preserve">hal-02706395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tomato drying investigated by MRI, single sided NMR and conventional techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rimini, Italy. MDPI, The future of food is now: development, functionality &amp; sustainability, pp.496, 2024</w:t>
+              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. , P14, p.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888325v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato drying investigated by MRI, single sided NMR and conventional techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AITA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. , P14, p.49</w:t>
+              <w:t xml:space="preserve">22nd World Congress of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rimini, Italy. MDPI, The future of food is now: development, functionality &amp; sustainability, pp.496, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723673v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative magnetic resonance imaging of peach fruit during development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess water fluxes in tomato plant architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maida Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+              <w:t xml:space="preserve">MRIFood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608075v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess water fluxes in tomato plant architecture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Quantitative magnetic resonance imaging of peach fruit during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRIFood</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785661v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling mechanical and hydraulic processes in multicellular models of plant development.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect on water deficit on tomato fruit quality - Genetic variability of the fruit response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W8 – Computing a tissue: Modeling multicellular systems « ECCB2016"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. 2 p., 2016</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chania, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594819v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect on water deficit on tomato fruit quality - Genetic variability of the fruit response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coupling mechanical and hydraulic processes in multicellular models of plant development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Chania, Greece. , 2016</w:t>
+              <w:t xml:space="preserve">W8 – Computing a tissue: Modeling multicellular systems « ECCB2016"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. 2 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604780v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of processed tomatoes in response to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Avignon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters derived from fluorescence induction curves are powerful tools for characterizing plant adaptive strategies to water deficit according to genotype and developmental stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DROPS-eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling physiology and mechanics in multicellular models of plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 - 8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promote adaptation to drought and fruit quality by alternating increased intensity of deficit irrigation and recovery period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Combining deficit irrigation and recovery periods can save water and maintain yield and fruit quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII. Eucarpia Meeting, Vegetable section, Tomato Working group</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743661v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining deficit irrigation and recovery periods can save water and maintain yield and fruit quality in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Monitoring plant odors in tomato culture for in-situ stress detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Al Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743459v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plant odors in tomato culture for in-situ stress detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Impact of water deficit on tomato fruit quality and growth depends on the developmental stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801046v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water deficit on tomato fruit quality and growth depends on the developmental stage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Impact of Water deficit on tomato fruit growth and quality depends on the fruit developmental stage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. L'Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia. 2014</w:t>
+              <w:t xml:space="preserve">IHC2014 International Horticulture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742446v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Water deficit on tomato fruit growth and quality depends on the fruit developmental stage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Promote adaptation to drought and fruit quality by alternating increased intensity of deficit irrigation and recovery period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHC2014 International Horticulture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">XVIII. Eucarpia Meeting, Vegetable section, Tomato Working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332759v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach of tomato fruit texture using multi-block analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Tisiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Angers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A device to study the growth of detached fruit. Depressive effect of high external sucrose concentration on tomato fruit in the cell expansion phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit de tomate détaché poussé sur différentes solutions de saccharose et comparaison avec le fruit poussé sur la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruba Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Valat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Angers, France. 2009, Les 5èmes Rencontres du Végétal. Recueil de Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit de tomate détaché poussé sur différentes solutions de saccharose et comparaison avec le fruit poussé sur la plante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruba Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les 5ièmes Rencontres du Végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detached tomato fruit grown on various sucrose solutions and comparison with fruit grown on plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruba Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Vienna, Austria. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical model describing carbon and water fluxes in tomato fruit. A good candidate for the future virtual fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai Feng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Symposium on Horticulture in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Vienne, Austria. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological models of fruit quality: a challenge for peach and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation. III International Symposium on Models for Plant Growth, Environmental Control and Farm Management in Protected Cultivation (HortiModel 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Wageningen, Netherlands. International Society for Horticultural Science, Acta Horticulturae, 718, pp.6, 2006, Acta Horticulturae</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell expansion-division under resource sharing: a novel framework for modeling fruit growth dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Anticiper les impacts du changement climatique sur la qualité des fruits et le rendement, l’apport de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04692673v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique : risques et opportunités en régions tempérées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782759232512Qua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of structural and functional traits of vascular tissues in tomato: modeling, histology and flow-MRI investigations</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03450462v1</w:t>
+                <w:t xml:space="preserve">La conception des idéotypes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard G.; Stengel P; Lemaire G; Cellier P; Valceshini E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.226-234, 2019, 978-2-7592-2938-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development: Supplementary info for the main article</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-02788248v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomatoes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAB International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 388 p., 2018, Crop Production Science in Horticulture, 9781780641935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-wide and ploidy-dependent regulations both contribute to cell size determination: evidence from a computational model of tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2016, 978-3-319-20562-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecophysiological process-based model to simulate carbon fluxes in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01953178v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant metabolic flux analysis: methods and protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humana Press, 376 p., 2014, Methods in Molecular Biology, 978-1627036870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fruit - élaboration de la qualité. Tomate, pour un produit de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomate : qualité et préférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTIFL - Centre Technique Interprofessionnel des Fruits et Légumes, 271 p., 2011, 9782879113098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fruit - élaboration de la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomate, pour un produit de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTIFL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hortipratic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyson E Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1353, 2022, 978-94-62613-51-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the V International Symposium on Models for plant growth, environment control and farming management in protected cultivation (HORTIMODEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HortiModel2016: 5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Avignon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the fourth international symposium on models for plant growth, environmental control and farm management in protected cultivation - HortiModel2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heuvelink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International symposium on Models for Plant growth, environmental control and farm management in protected cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nanjing, China. 957, International Society for Horticultural Science (ISHS), 302 p., 2012, Acta Horticulturae, 9789066055155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809006v1</w:t>
-              </w:r>
-[...954 lines deleted...]
-                <w:t xml:space="preserve">hal-02811066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT EGFV - Ecophysiology and Functional Genomics of Grapevine (Institut national de recherche pour l'agriculture, l'alimentation et l'environnement -INRAE Université de Bordeaux Bordeaux Sciences Agro -École nationale supérieure des sciences agronomiques).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité gustative et nutritionnelle – Cas d’étude: la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Vilmorin; Gautier semences. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24745,91 +24883,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme environnemental et génétique de la croissance et de la composition du fruit - Vers un fruit compartimenté et structuré à l’échelle cellulaire et tissulaire, pour une analyse intégrée des principaux critères de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université d'Avignon et des Pays de Vaucluse, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02824361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24839,114 +24977,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement climatique, competition pour les assimilats et modelisation de la nouaison de la tomate en culture sous serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02850292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId622"/>
+      <w:footerReference w:type="default" r:id="rId624"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25093,51 +25231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Anejae" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Pe&#263;inar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2020-08855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibitissem Medyouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsairi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Brunel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilink Pe&#263;inar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Stikic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1068.6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1054.6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Dordevi&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goujon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810652v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kietsuda Luengwila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eattock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Zhou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Beckles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luengwilai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eattock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leonardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770737v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774061v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773866v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772603v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gantelmi d'Ille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115919v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116567" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422046v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Hou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J Brodribb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisheng Du" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf503" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05444704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2025.1445.14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Ding" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15039" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Medyouni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Zouaoui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2160" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144672v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Gholami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mobli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Ehsanzadeh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13116" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450467v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alibert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158894502.25988556" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pellegars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-9-117-2020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407529v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100409" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623247v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Savic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13080/z-a.2019.106.016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953068v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy116" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762923v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi Boulenouar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-7-227-2018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.52" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595162v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322293v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1112.24" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273701v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls2015.01172" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638022v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2015.10.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQND8Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01679" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512024v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.15" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543476v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.105" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637357v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bazzano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634160v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kromdijk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molenaar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.B. de Visser" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert365" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645290v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orlando" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.932.31" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649667v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Vucelic-Radovic" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0076" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646721v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-011-9378-z" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680762v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578859v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubino Leonardi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-005-0040-z" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5KGZSDG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604996v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Niinemets" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hauff" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Tenhunen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Steinbrecher" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646X.2001.00323.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671281v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886126v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001131" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692569v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frenzel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seufert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691828v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694437v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697324v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciccioli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brancaleoni" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frattoni" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Palo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690624v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685897v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688753v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687846v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694399v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hansen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688765v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotzias" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692558v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711411v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707332v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Heuvelink" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885559v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bertin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716054v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700581v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706395v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608075v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785661v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594819v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604780v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797706v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594262v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743661v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743459v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742446v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332759v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brunel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L'Hotel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazerolles" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tisiot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190005v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752839v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Nasri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332659v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751384v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600161v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692673v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Miele" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450462v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788248v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953178v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143510v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson E Mitchell" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809006v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Luo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790749v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9781780641935" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332120v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811066v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221338.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793458v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824361v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850292v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578091v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Hou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J Brodribb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisheng Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05444704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2025.1445.14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Ding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Medyouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Zouaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Gholami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mobli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Ehsanzadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158894502.25988556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pellegars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-9-117-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100409" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Savic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Stikic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Brunel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13080/z-a.2019.106.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi Boulenouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-7-227-2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.52" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls2015.01172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2015.10.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQND8Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01679" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1112.24" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.105" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bazzano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1054.6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kromdijk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molenaar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.B. de Visser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert365" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orlando" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.932.31" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Vucelic-Radovic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0076" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-011-9378-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680762v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubino Leonardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-005-0040-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5KGZSDG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604996v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Niinemets" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hauff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Tenhunen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Steinbrecher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646X.2001.00323.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671281v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886126v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001131" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692569v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frenzel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seufert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691828v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leonardi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697324v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciccioli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brancaleoni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frattoni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Palo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688753v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690624v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694399v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hansen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688765v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotzias" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687846v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692558v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707332v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Heuvelink" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716054v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bertin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706395v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Anejae" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Pe&#263;inar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2020-08855" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734472v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689469v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790122v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608709v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibitissem Medyouni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsairi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahmed" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544640v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595221v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331465v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilink Pe&#263;inar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594684v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331460v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801272v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331466v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331458v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236550v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1068.6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794067v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Dordevi&#263;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743339v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795616v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goujon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810652v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809332v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kietsuda Luengwila" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eattock" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Zhou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Beckles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747160v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805692v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luengwilai" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eattock" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745415v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828859v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750799v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759884v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihr" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760444v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763349v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770737v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charasse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770753v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768487v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774061v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778802v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773866v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772603v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778155v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gantelmi d'Ille" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692673v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Miele" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450462v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788248v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953178v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785661v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608075v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604780v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594819v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797706v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594262v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743459v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742446v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332759v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brunel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L'Hotel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743661v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595152v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazerolles" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tisiot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190005v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752839v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Nasri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valat" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332659v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752838v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751384v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600161v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790749v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9781780641935" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332120v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811066v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221338.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143510v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson E Mitchell" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809006v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Luo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793458v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824361v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850292v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>