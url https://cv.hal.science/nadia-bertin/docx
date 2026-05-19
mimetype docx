--- v1 (2026-04-17)
+++ v2 (2026-05-19)
@@ -1030,299 +1030,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+                <w:t xml:space="preserve">Gabriel Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Jorly Joana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Astier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618311v1</w:t>
+                <w:t xml:space="preserve">hal-04522689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zinc Finger protein Sl ZFP2 is essential for tomato fruit locular tissue morphogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hoang</w:t>
+                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorly Joana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Martin</w:t>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.03.07.582990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04522689v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative responses of tomato yield, fruit quality and water use efficiency to soil salinity under different water regimes in Northwest China</w:t>
               </w:r>
@@ -1683,295 +1683,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedicel anatomy and histology in tomato vary according to genotype and water-deficit environment, affecting fruit mass</w:t>
+                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Simon</w:t>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Baptiste</w:t>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lartaud</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 321, pp.111313. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876851v1</w:t>
+                <w:t xml:space="preserve">hal-03811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
+                <w:t xml:space="preserve">Pedicel anatomy and histology in tomato vary according to genotype and water-deficit environment, affecting fruit mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Coulon</w:t>
+                <w:t xml:space="preserve">Christelle Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.111313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811273v1</w:t>
+                <w:t xml:space="preserve">hal-03876851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Translocation Modelling Highlights Density-Dependence Effects in Fruit Production at Various Levels of Organisation</w:t>
               </w:r>
@@ -2206,252 +2206,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal evolution of quantitative magnetic resonance imaging parameters of peach and apple fruit – relationship with biophysical and metabolic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (1), pp.62-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632730v1</w:t>
+                <w:t xml:space="preserve">hal-03139306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal evolution of quantitative magnetic resonance imaging parameters of peach and apple fruit – relationship with biophysical and metabolic traits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOMSEC - Déterminants génétiques et conception d’idéotypes culturaux adaptés à la contrainte hydrique et améliorés sur des critères de qualité chez la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105 (1), pp.62-78. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.15039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/gv9k-py55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139306v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water deficit on leaves and fruit quality during the development period in tomato plant</w:t>
               </w:r>
@@ -2682,291 +2682,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased sink/source ratio enhances hexose transport in the fruits of greenhouse tomatoes: integration of gene expression and biochemical analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Aslani</w:t>
+                <w:t xml:space="preserve">Structural and functional contributions of conducting tissues to genotypic and environmental variations of tomato fruit mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdiyeh Gholami</w:t>
+                <w:t xml:space="preserve">Maïda Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Mobli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13116⟩</w:t>
+              <w:t xml:space="preserve">Authorea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.158894502.25988556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144672v1</w:t>
+                <w:t xml:space="preserve">hal-03450467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional contributions of conducting tissues to genotypic and environmental variations of tomato fruit mass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Simon</w:t>
+                <w:t xml:space="preserve">Decreased sink/source ratio enhances hexose transport in the fruits of greenhouse tomatoes: integration of gene expression and biochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Aslani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdiyeh Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïda Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+                <w:t xml:space="preserve">Mostafa Mobli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alibert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parviz Ehsanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authorea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (1), pp.120-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22541/au.158894502.25988556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450467v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenous nuclear magnetic resonance probe using the space harmonics suppression method</w:t>
               </w:r>
@@ -3331,278 +3331,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Production and Expansion: A Generalized Response to Drought Stresses from Cells to Whole Leaf Biomass—A Case Study in the Tomato Compound Leaf</w:t>
+                <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Koch</w:t>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Rolland</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8100409⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407529v1</w:t>
+                <w:t xml:space="preserve">hal-02196768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf Production and Expansion: A Generalized Response to Drought Stresses from Cells to Whole Leaf Biomass—A Case Study in the Tomato Compound Leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Godin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Bediée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007121. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants8100409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196768v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit quality of cherry and large fruited tomato genotypes as influenced by water deficit</w:t>
               </w:r>
@@ -3716,321 +3716,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Quality of Horticultural Crops: A Recurrent/New Challenge for Plant Scientists in a Changing World</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flip-flop method: A new T1-weighted flow-MRI for plants studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Hertog</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01151⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620545v1</w:t>
+                <w:t xml:space="preserve">hal-01762920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flip-flop method: A new T1-weighted flow-MRI for plants studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ning Tang</w:t>
+                <w:t xml:space="preserve">Editorial: Quality of Horticultural Crops: A Recurrent/New Challenge for Plant Scientists in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maarten Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762920v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are compound leaves more complex than simple ones? A multi-scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bediee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariston Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pellegars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5001,455 +5001,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of the MAGIC TOM parental accessions to explore the genetic variability in tomato acclimation to repeated cycles of water deficit and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Gricourt</w:t>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls2015.01172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353279v1</w:t>
+                <w:t xml:space="preserve">hal-01273701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of the MAGIC TOM parental accessions to explore the genetic variability in tomato acclimation to repeated cycles of water deficit and recovery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls2015.01172⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273701v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: lessons from linkage mapping and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Memmah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (2), pp.395-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-015-2635-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475599v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit effects on tomato quality depend on fruit developmental stage and genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5502,347 +5502,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A User’s View of the Parameters Derived from the Induction Curves of Maximal Chlorophyll a Fluorescence: Perspectives for Analyzing Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523722v1</w:t>
+                <w:t xml:space="preserve">hal-01605733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User’s View of the Parameters Derived from the Induction Curves of Maximal Chlorophyll a Fluorescence: Perspectives for Analyzing Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ripoll</w:t>
+                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605733v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale pipeline for reproducible analyses of tomato leaf expansion and its plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5906,51 +5906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6040,51 +6040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water deficit on tomato fruit growth and quality depending on the fruit developmental stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,412 +6544,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water shortage and quality of fleshy fruits--making the most of the unavoidable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less can make more – revisiting fleshy fruit quality and irrigation in horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (4), pp.24-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268584v1</w:t>
+                <w:t xml:space="preserve">hal-01331456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less can make more – revisiting fleshy fruit quality and irrigation in horticulture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+                <w:t xml:space="preserve">CFD Study of climate conditions under greenhouses equipped with photovoltaic panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Madeleine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1054, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1054.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331456v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD Study of climate conditions under greenhouses equipped with photovoltaic panels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water shortage and quality of fleshy fruits--making the most of the unavoidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1054, pp.63-72. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (15), pp.4097-4117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1054.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322294v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop management impacts the efficiency of quantitative trait loci (QTL) detection and use: case study of fruit load×QTL interactions</w:t>
               </w:r>
@@ -7216,90 +7216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 290, pp.54-64. </w:t>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -7923,51 +7923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 187 (1), pp.99 - 116. </w:t>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. K. Mebatsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9102,51 +9102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,51 +9366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9598,278 +9598,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted analysis of tomato fruit growth in relation to carbon and water fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major proteome variations associated with cherry tomato pericarp development and ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huai Feng Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Christina Mihr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Guichard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomasz Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm202⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143 (3), pp.1327-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.092817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667654v1</w:t>
+                <w:t xml:space="preserve">hal-02667189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major proteome variations associated with cherry tomato pericarp development and ripening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Mihr</w:t>
+                <w:t xml:space="preserve">Model-assisted analysis of tomato fruit growth in relation to carbon and water fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai Feng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 143 (3), pp.1327-1346. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (13), pp.3567-3580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.092817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667189v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-physiological research to improve tomato fruit quality for processing and human health</w:t>
               </w:r>
@@ -10140,51 +10140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Growth and Water Relations of Tomato Fruits in Relation to Air Vapor Pressure Deficit and Plant Fruit Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10604,256 +10604,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of cells in tomato fruit depending on fruit position and source-sink balance during plant development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoterpene emissions in relation to foliar photosynthetic and structural variables in Mediterranean evergreen Quercus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Niinemets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jd Tenhunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Steinbrecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 153 (2), pp.243 - 256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0028-646X.2001.00323.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673012v1</w:t>
+                <w:t xml:space="preserve">hal-01604996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpene emissions in relation to foliar photosynthetic and structural variables in Mediterranean evergreen Quercus species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Number of cells in tomato fruit depending on fruit position and source-sink balance during plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.105-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604996v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the formation of tomato quality during fruit development</w:t>
               </w:r>
@@ -10934,51 +10934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit quality in relation to water and carbon fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11045,303 +11045,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in amount and composition of monoterpenes emitted by young Pinus pinea trees. Implications for emission modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal evolution of the quality of fresh glasshouse tomatoes under mediterranean conditions, as affected by air vapour pressure deficit and plant fruit load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Frenzel</w:t>
+                <w:t xml:space="preserve">S. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seufert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloe Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35, pp.77-99</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.741-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692569v1</w:t>
+                <w:t xml:space="preserve">hal-02691828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal evolution of the quality of fresh glasshouse tomatoes under mediterranean conditions, as affected by air vapour pressure deficit and plant fruit load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variation in amount and composition of monoterpenes emitted by young Pinus pinea trees. Implications for emission modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Longuenesse</w:t>
+                <w:t xml:space="preserve">B. Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Langlois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Seufert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.741-750</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35, pp.77-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691828v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High vapour pressure deficit influences growth, transpiration and quality of tomato fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11705,325 +11705,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and temperature dependence of the emission of cyclic and acyclic monoterpenes from holm oak (Quercus ilex L.) leaves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cultivar, fruit position and seed content on tomato fruit weight during a crop cycle under low and high competition for assimilates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 21, pp.285-295</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 73 (4), pp.541-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688753v1</w:t>
+                <w:t xml:space="preserve">hal-02690624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High mineral contents explain the low construction cost of leaves, stems and fruits of tomato plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Gary</w:t>
+                <w:t xml:space="preserve">Light and temperature dependence of the emission of cyclic and acyclic monoterpenes from holm oak (Quercus ilex L.) leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 49 (318), pp.49-57</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.285-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686741v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cultivar, fruit position and seed content on tomato fruit weight during a crop cycle under low and high competition for assimilates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High mineral contents explain the low construction cost of leaves, stems and fruits of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 73 (4), pp.541-548</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 49 (318), pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690624v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal and seasonal course of monoterpene emissions from Quercus ilex (L) under natural conditions. Application of light and temperature algorithms</w:t>
               </w:r>
@@ -12048,51 +12048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seufert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12285,51 +12285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seufert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13550,286 +13550,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Modifying the texture of tomato purees through variety selection or processing methods do not affect the same physical parameters and rheological mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Page</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Horticultural Congress IHC 2022. INTERNATIONAL SYMPOSIUM ON INTEGRATIVE APPROACHES TO PRODUCT QUALITY IN FRUITS AND VEGETABLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763265v1</w:t>
+                <w:t xml:space="preserve">hal-04142722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the texture of tomato purees through variety selection or processing methods do not affect the same physical parameters and rheological mechanisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress IHC 2022. INTERNATIONAL SYMPOSIUM ON INTEGRATIVE APPROACHES TO PRODUCT QUALITY IN FRUITS AND VEGETABLES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.163-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142722v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual fruit model to simulate water deficit effects on water and solutes accumulation in the fruit and the consequences on fruit quality</w:t>
               </w:r>
@@ -13917,295 +13917,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid content in mature tomato fruit under soil water deficit: accounting the role of pre-maturing processes through chlorophyll kinetics and cell microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Breniere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Brunel</w:t>
+                <w:t xml:space="preserve">A. Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laugier</w:t>
+                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Landrier</w:t>
+                <w:t xml:space="preserve">R. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">14th World Processing Tomoto Congress / 16th ISHS International Symposium on Processing Tomato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Juan, Argentina. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1351.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959689v1</w:t>
+                <w:t xml:space="preserve">hal-04264576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotenoid content in mature tomato fruit under soil water deficit: accounting the role of pre-maturing processes through chlorophyll kinetics and cell microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villas-Boas</w:t>
+                <w:t xml:space="preserve">T. Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giovinazzo</w:t>
+                <w:t xml:space="preserve">J.-F. Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Processing Tomoto Congress / 16th ISHS International Symposium on Processing Tomato</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Juan, Argentina. pp.19-24, </w:t>
+              <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1351.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264576v1</w:t>
+                <w:t xml:space="preserve">hal-03959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato Fruit Development in the Responses to Different Irrigation Practices: Developmental Study of Pericarp Cell Layers</w:t>
               </w:r>
@@ -14325,51 +14325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess the impact of conducting tissues on water fluxes in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maida Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14860,51 +14860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted estimation of the genetic variability of tomato growth physiological parameters under contrasted water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15421,51 +15421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicellular modelling of plant tissues as hydraulic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15540,208 +15540,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: from phenotypes to genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Novaretti</w:t>
+                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743885v1</w:t>
+                <w:t xml:space="preserve">hal-01237387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of deficit irrigation on tomato fruit anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilink Pećinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pekić Quarrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15760,251 +15760,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Balkan Botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a mechanical model of 3D fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Genotype by watering regime interaction in cultivated tomato: from phenotypes to genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pelpoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Novaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237387v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale pipeline for reproducible analyses of tomato leaf expansion and its plasticity in response to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16517,51 +16517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada. </w:t>
@@ -16612,51 +16612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of bilateral project between Serbia and France to improve the expertise in histological analysis of tomato pericarp exposed to different irrigation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilink Pećinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Rančić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16763,87 +16763,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Madeleine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Agriculture Engineering "New Technologies for Sustainable Agricultural Production and Food Security"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Muscat, Oman. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1054.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743339v1</w:t>
@@ -17013,64 +17013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the genetic response of tomato during soil drying and repeated cycles of water deficit and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17207,77 +17207,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted comparative analysis of sugar accumulation in fleshy fruits: grape, tomato, and peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17371,51 +17371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.127-130</w:t>
@@ -17438,273 +17438,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Improving yields in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kietsuda Luengwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eattock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhejun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane M. Beckles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Biocatalysis and Agricultural Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sonam, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747573v1</w:t>
+                <w:t xml:space="preserve">hal-02809332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving yields in tomato</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhejun Zhou</w:t>
+                <w:t xml:space="preserve">Impact of the tomato fruit temperature on its growth and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Biocatalysis and Agricultural Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sonam, United States</w:t>
+              <w:t xml:space="preserve">2. Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809332v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
               </w:r>
@@ -18087,51 +18087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane M. Beckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Plant Group Symposium 'Omics' in Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Columbia, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18277,51 +18277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goze-Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint-Jean-sur-Richelieu, Canada</w:t>
@@ -18344,355 +18344,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model of sugar metabolism to analyze the genetic variations in tomato sugar content</w:t>
+                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Greensys 2009 Hortimodel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758276v1</w:t>
+                <w:t xml:space="preserve">hal-02756007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'environnement pré-récolte sur la qualité gustative et nutritionnelle du fruit de tomate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative approach of size and composition of tomato fruit combining ecophysiology, genetic, genomic and metabolomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Phuc Thi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">Naro International Symposium Solanaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tsu, Mie, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756007v1</w:t>
+                <w:t xml:space="preserve">hal-02753522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative approach of size and composition of tomato fruit combining ecophysiology, genetic, genomic and metabolomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified model of sugar metabolism to analyze the genetic variations in tomato sugar content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naro International Symposium Solanaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tsu, Mie, Japan</w:t>
+              <w:t xml:space="preserve">Symposium Greensys 2009 Hortimodel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753522v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological models of growth processes involved in fruit quality</w:t>
               </w:r>
@@ -19092,77 +19092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass and nutrient partitioning in tomatoes in relation to air vapour pressure deficit and plant fruit load.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20270,103 +20270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of structural and functional traits of vascular tissues in tomato: modeling, histology and flow-MRI investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïda Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20388,90 +20388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development: Supplementary info for the main article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -20620,320 +20620,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato drying investigated by MRI, single sided NMR and conventional techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Traore</w:t>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. , P14, p.49</w:t>
+              <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723673v1</w:t>
+                <w:t xml:space="preserve">hal-04683948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traoré</w:t>
+                <w:t xml:space="preserve">Tomato drying investigated by MRI, single sided NMR and conventional techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Amadou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t>
+              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. , P14, p.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683948v1</w:t>
+                <w:t xml:space="preserve">hal-04723673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21005,51 +21005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining flow-MRI method and modeling approach to assess water fluxes in tomato plant architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maida Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21143,51 +21143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative magnetic resonance imaging of peach fruit during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21281,77 +21281,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Petrović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Horticulture in Europe, SHE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Chania, Greece. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21376,90 +21376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling mechanical and hydraulic processes in multicellular models of plant development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W8 – Computing a tissue: Modeling multicellular systems « ECCB2016"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, The Hague, Netherlands. 2 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21618,51 +21618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DROPS-eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21687,51 +21687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling physiology and mechanics in multicellular models of plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21739,51 +21739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 - 8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21802,329 +21802,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining deficit irrigation and recovery periods can save water and maintain yield and fruit quality in tomato</w:t>
+                <w:t xml:space="preserve">Monitoring plant odors in tomato culture for in-situ stress detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Al Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743459v1</w:t>
+                <w:t xml:space="preserve">hal-02801046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plant odors in tomato culture for in-situ stress detection</w:t>
+                <w:t xml:space="preserve">Combining deficit irrigation and recovery periods can save water and maintain yield and fruit quality in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801046v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water deficit on tomato fruit quality and growth depends on the developmental stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude L'Hôtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22188,51 +22188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Water deficit on tomato fruit growth and quality depends on the fruit developmental stage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22309,64 +22309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promote adaptation to drought and fruit quality by alternating increased intensity of deficit irrigation and recovery period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23060,51 +23060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huai Feng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23599,308 +23599,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271238v1</w:t>
+                <w:t xml:space="preserve">hal-02798887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, </w:t>
+              <w:t xml:space="preserve">Crop Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2016, 978-3-319-20562-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798887v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological process-based model to simulate carbon fluxes in plants</w:t>
               </w:r>
@@ -25231,51 +25231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578091v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Hou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J Brodribb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisheng Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05444704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2025.1445.14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Ding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Medyouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Zouaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Gholami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mobli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Ehsanzadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13116" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158894502.25988556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pellegars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-9-117-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100409" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Savic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Stikic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Brunel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13080/z-a.2019.106.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi Boulenouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-7-227-2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.52" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls2015.01172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2015.10.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQND8Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01679" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1112.24" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.105" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bazzano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1054.6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kromdijk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molenaar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.B. de Visser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert365" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orlando" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.932.31" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Vucelic-Radovic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0076" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-011-9378-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680762v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubino Leonardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-005-0040-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5KGZSDG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604996v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Niinemets" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hauff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Tenhunen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Steinbrecher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646X.2001.00323.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671281v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886126v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001131" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692569v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frenzel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seufert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691828v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leonardi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697324v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciccioli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brancaleoni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frattoni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Palo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688753v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690624v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694399v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hansen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688765v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotzias" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687846v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692558v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707332v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Heuvelink" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716054v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bertin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706395v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Anejae" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Pe&#263;inar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2020-08855" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734472v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689469v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790122v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608709v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibitissem Medyouni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsairi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahmed" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544640v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595221v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743885v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331465v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilink Pe&#263;inar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594684v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331460v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801272v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331466v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331458v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236550v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1068.6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794067v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Dordevi&#263;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743339v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795616v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goujon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810652v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809332v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kietsuda Luengwila" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eattock" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Zhou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Beckles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747160v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805692v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luengwilai" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eattock" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745415v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828859v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750799v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759884v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihr" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760444v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763349v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770737v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charasse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770753v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768487v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774061v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778802v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773866v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772603v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778155v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gantelmi d'Ille" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692673v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Miele" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450462v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788248v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953178v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785661v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608075v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604780v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594819v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797706v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594262v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743459v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742446v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332759v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brunel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L'Hotel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743661v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595152v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazerolles" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tisiot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190005v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752839v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Nasri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valat" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332659v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752838v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751384v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600161v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790749v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9781780641935" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332120v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811066v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221338.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143510v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson E Mitchell" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809006v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Luo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793458v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824361v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850292v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578091v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Hou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J Brodribb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisheng Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05444704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2025.1445.14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorly Joana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.07.582990" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Ding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gv9k-py55" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Medyouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Zouaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.2160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Dehimeche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010237" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;da Cardoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.158894502.25988556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdiyeh Gholami" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mobli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Ehsanzadeh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pellegars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Pan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zanca" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-9-117-2020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100409" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Petrovi&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Savic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Jovanovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radmila Stikic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Brunel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13080/z-a.2019.106.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194845" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi Boulenouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariston Reis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-7-227-2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618120v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1170.52" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273701v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls2015.01172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2635-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2015.10.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJQND8Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01679" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L'H&#244;tel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1112.24" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tisiot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.105" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bazzano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Granatstein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322294v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1054.6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634160v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kromdijk" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molenaar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.B. de Visser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert365" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Orlando" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2012.932.31" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Vucelic-Radovic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2011.0076" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-011-9378-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Mihr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawlowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.092817" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680762v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578859v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubino Leonardi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-005-0040-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5KGZSDG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604996v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Niinemets" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hauff" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Tenhunen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Steinbrecher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0028-646X.2001.00323.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673012v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671281v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886126v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001131" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691828v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leonardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langlois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692569v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frenzel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seufert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697324v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciccioli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brancaleoni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frattoni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Palo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valentini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690624v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688753v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694399v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hansen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688765v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kotzias" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687846v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greco" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692558v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707332v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Heuvelink" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716054v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885559v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bertin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gary" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706395v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693199v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Anejae" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.15" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Pe&#263;inar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Ran&#269;i&#263;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sla&#273;ana Savi&#263;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECPS2020-08855" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734472v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maida Cardoso" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alibert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689469v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790122v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608709v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibitissem Medyouni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsairi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ahmed" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544640v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595221v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237387v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331465v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilink Pe&#263;inar" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Peki&#263; Quarrie" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743885v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594684v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331460v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801272v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331466v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331458v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236550v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goze-Bac" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1068.6" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794067v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Dordevi&#263;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743339v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374175v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Bezzi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.07.038" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2CHK6L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795616v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goujon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810652v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748043v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850801v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kietsuda Luengwila" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eattock" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejun Zhou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane M. Beckles" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747573v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747160v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828843v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805692v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luengwilai" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Eattock" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745415v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828859v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756007v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750799v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759884v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Cha&#239;b" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihr" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760444v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763349v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770737v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charasse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770753v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768487v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774061v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778802v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773866v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772603v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778155v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gantelmi d'Ille" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692673v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Miele" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450462v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788248v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953178v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785661v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608075v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604780v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594819v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797706v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594262v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801046v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Halabi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743459v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742446v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332759v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brunel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. L'Hotel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743661v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595152v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazerolles" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tisiot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190005v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752839v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Nasri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Valat" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332659v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752838v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751384v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600161v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790749v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9781780641935" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332120v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811066v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Navez" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221338.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143510v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson E Mitchell" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604831v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809006v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Luo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220594v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793458v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824361v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850292v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>