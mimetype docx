--- v0 (2026-04-02)
+++ v1 (2026-05-10)
@@ -66,1096 +66,943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Child’s Lower Urinary Tract</w:t>
+                <w:t xml:space="preserve">Thoracoscopic approaches in the management of long gap esophageal atresia: Analysis of the French cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Grandjean</w:t>
+                <w:t xml:space="preserve">Camille Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boudaoud</w:t>
+                <w:t xml:space="preserve">Arnaud Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+                <w:t xml:space="preserve">Frederic Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+                <w:t xml:space="preserve">Anne Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laurence Poli Mérol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Louis Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications (ENUMATH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61 (7), pp.163114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-86169-7_14⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpedsurg.2026.163114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744364v1</w:t>
+                <w:t xml:space="preserve">hal-05585938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two dimensional modeling of children's lower urinary tract</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-Term Kidney Function in Boys With Posterior Urethral Valves and a Solitary Functioning Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jolly</w:t>
-[...83 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Silvia Pecorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Glenisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pecorelli</w:t>
+                <w:t xml:space="preserve">Matthieu Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Glenisson</w:t>
+                <w:t xml:space="preserve">Etienne Suply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-David Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ju.0000000000004612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply by Authors (Journal of Urology)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pecorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Glenisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pecorelli</w:t>
+                <w:t xml:space="preserve">Matthieu Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Glenisson</w:t>
+                <w:t xml:space="preserve">Etienne Suply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-David Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 214 (3), pp.294-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ju.0000000000004627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie ambulatoire de l’hypospade pénien pédiatrique : expérience monocentrique avec un recul moyen de 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Izérable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Izérable</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boudaoud</w:t>
+                <w:t xml:space="preserve">Marie-Laurence Poli-Merol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laurence Poli-Merol</w:t>
+                <w:t xml:space="preserve">Maguelonne Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (10), pp.474-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.purol.2023.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case reports of large and symptomatic abdominal tumors in newborns: Pitfalls, difficulties in management, and surgical decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for febrile urinary tract infection in boys with posterior urethral valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Laconi</w:t>
+                <w:t xml:space="preserve">Nathalie Botto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peycelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bischoff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+                <w:t xml:space="preserve">Jean-Luc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-David Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnr2.1726⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.971662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.971662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807230v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for febrile urinary tract infection in boys with posterior urethral valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case reports of large and symptomatic abdominal tumors in newborns: Pitfalls, difficulties in management, and surgical decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Laconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Harper</w:t>
+                <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Botto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc-David Leclair</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.971662⟩</w:t>
+              <w:t xml:space="preserve">Cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.e1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnr2.1726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506854v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of refractory overactive bladder in children by transcutaneous posterior tibial nerve stimulation: A controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+                <w:t xml:space="preserve">Antoine Line</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Line</w:t>
+                <w:t xml:space="preserve">Dalila Chaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Urology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (3), pp.138.e1-138.e10. </w:t>
@@ -1169,51 +1016,51 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jpurol.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1237,103 +1084,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du système urinaire inférieur de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Messelod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Chirurgie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Caen, France</w:t>
@@ -1348,664 +1195,951 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du système urinaire inférieur de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Messelod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du système urinaire inférieur de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Messelod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Chirurgie Pédiatrique (SFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du système urinaire inférieur de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du système urinaire inférieur de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Chirurgie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the child's lower urinary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Poli-Merol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENUMATH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of the Child’s Lower Urinary Tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Poli Mérol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications (ENUMATH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86169-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two dimensional modeling of children's lower urinary tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème réunion de chirurgie pédiatrique des Trois Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2152,51 +2286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boudaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli M&#233;rol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jolly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pecorelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Glenisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peycelon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Suply" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-David Leclair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ju.0000000000004612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ju.0000000000004627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Iz&#233;rable" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli-Merol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla L&#233;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2023.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laconi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bischoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Botto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.971662" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chaouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2014.09.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XCDXPC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Messelod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hameury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dariel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis V&#233;rot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.163114" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pecorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Glenisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peycelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Suply" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-David Leclair" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ju.0000000000004612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ju.0000000000004627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Iz&#233;rable" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boudaoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli-Merol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla L&#233;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2023.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Botto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.971662" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Laconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bischoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Michelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1726" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Line" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chaouadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpurol.2014.09.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XCDXPC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Grandjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Messelod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Poli M&#233;rol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86169-7_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271097v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>